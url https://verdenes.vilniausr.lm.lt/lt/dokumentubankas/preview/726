--- v0 (2026-05-14)
+++ v1 (2026-09-29)
@@ -1,13086 +1,8572 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+    <w:p w:rsidR="006C25DE" w:rsidRPr="003324AB" w:rsidRDefault="006C25DE" w:rsidP="006C25DE">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:hanging="2"/>
+        <w:ind w:hanging="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="003324AB">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                           </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0E83" w:rsidRPr="003324AB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003324AB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>VILNIAUS R. PABERŽĖS ,,VERDENĖS“ GIMNAZIJA</w:t>
+        <w:t>PATVIRTINTA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00206F81" w:rsidRDefault="00206F81">
+    <w:p w:rsidR="006C25DE" w:rsidRPr="003324AB" w:rsidRDefault="006C25DE" w:rsidP="006C25DE">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:hanging="2"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="003324AB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                      </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0E83" w:rsidRPr="003324AB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003324AB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vilniaus r. Paberžės „Verdenės“ gimnazijos</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+    <w:p w:rsidR="006C25DE" w:rsidRPr="003324AB" w:rsidRDefault="006C25DE" w:rsidP="006C25DE">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:hanging="2"/>
+        <w:ind w:hanging="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003324AB">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>PATVIRTINTA</w:t>
+        <w:t xml:space="preserve">                                                                                      </w:t>
+      </w:r>
+      <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003324AB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>direktoriaus 2026 m. rugsėjo</w:t>
+      </w:r>
+      <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003324AB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>d.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+    <w:p w:rsidR="006C25DE" w:rsidRPr="003324AB" w:rsidRDefault="006C25DE" w:rsidP="006C25DE">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:hanging="2"/>
+        <w:ind w:hanging="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003324AB">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                                                    Vilniaus r. Paberžės „Verdenės“ gimnazijos</w:t>
+        <w:t xml:space="preserve">                                                   </w:t>
+      </w:r>
+      <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003324AB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   įsakymu Nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>(VG16)-235-(1.3 E)-2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+    <w:p w:rsidR="006C25DE" w:rsidRPr="003324AB" w:rsidRDefault="006C25DE" w:rsidP="006C25DE">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:hanging="2"/>
-        <w:jc w:val="center"/>
+        <w:ind w:hanging="2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+    <w:p w:rsidR="006C25DE" w:rsidRPr="003324AB" w:rsidRDefault="006C25DE" w:rsidP="006C25DE">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:hanging="2"/>
-        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00206F81" w:rsidRDefault="00206F81">
+    <w:p w:rsidR="00C80598" w:rsidRPr="003324AB" w:rsidRDefault="00C80598" w:rsidP="00C80598">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="FF0000"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="003324AB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>VILNIAUS R. PABERŽĖS ,,VERDENĖS“ GIMNAZIJ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>OS</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00206F81" w:rsidRDefault="00206F81">
+    <w:p w:rsidR="006C25DE" w:rsidRPr="003324AB" w:rsidRDefault="000067C0" w:rsidP="006C25DE">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:hanging="2"/>
-[...37 lines deleted...]
-        <w:ind w:left="0" w:hanging="2"/>
+        <w:ind w:hanging="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003324AB">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>2025 – 2026 M. M. PEDAGOGINĖS VEIKLOS PRIEŽIŪROS PLANAS</w:t>
+        <w:t>2026 – 2027</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-        <w:ind w:left="0" w:hanging="2"/>
+      <w:r w:rsidR="006C25DE" w:rsidRPr="003324AB">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M. M. PEDAGOGINĖS VEIKLOS PRIEŽIŪROS PLANAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00431C61" w:rsidRPr="003324AB" w:rsidRDefault="00431C61" w:rsidP="002B26D1">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+    <w:p w:rsidR="00792108" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83" w:rsidP="006C25DE">
       <w:pPr>
-        <w:pBdr>
-[...7 lines deleted...]
-        <w:ind w:left="0" w:hanging="2"/>
+        <w:spacing w:after="40"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003324AB">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">TIKSLAS: </w:t>
+        <w:t>TIKSLAS:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003324AB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+    <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83" w:rsidP="0088369A">
       <w:pPr>
-        <w:pBdr>
-[...7 lines deleted...]
-        <w:ind w:left="0" w:hanging="2"/>
+        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003324AB">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Stebėti, analizuoti ir vertinti mokytojų, pagalbos mokiniui specialistų ir ugdytinių, mokinių veiklą, siekiant kokybiško, įtraukiojo ir mokinių pažangą užtikrinančio ugdymo proceso, atliepiančio Gimnazijos strateginius tikslus ir nacionalinius švietimo prioritetus.</w:t>
+        <w:t>Stebėti, analizuoti ir vertinti ugdymo proceso kokybę bei pedagoginių darbuotojų veiklą, siekiant individualizuoto ir įtraukiojo ugdymo, mokinių mokymosi motyvacijos, savivaldaus mokymosi ir atsakomybės už asmeninę pažangą stiprinimo, saugios ir palaikančios aplinkos kūrimo bei racionalaus mokymosi krūvio ir mokinių pasirinkimo galimybių užtikrinimo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00206F81" w:rsidRDefault="00206F81">
+    <w:p w:rsidR="00431C61" w:rsidRPr="003324AB" w:rsidRDefault="00431C61">
       <w:pPr>
-        <w:pBdr>
-[...7 lines deleted...]
-        <w:ind w:left="0" w:hanging="2"/>
+        <w:spacing w:after="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="0070C0"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00206F81" w:rsidRDefault="00563442" w:rsidP="00F76D14">
+    <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83" w:rsidP="006C25DE">
       <w:pPr>
-        <w:pBdr>
-[...7 lines deleted...]
-        <w:ind w:left="0" w:hanging="2"/>
+        <w:spacing w:after="40"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003324AB">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>UŽDAVINIAI:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00206F81" w:rsidRPr="00B9548E" w:rsidRDefault="00563442" w:rsidP="00F76D14">
+    <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83" w:rsidP="0088369A">
       <w:pPr>
-        <w:pStyle w:val="Sraopastraipa"/>
-[...12 lines deleted...]
-        <w:ind w:leftChars="0" w:firstLineChars="0"/>
+        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9548E">
+      <w:r w:rsidRPr="003324AB">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Nustatyti, ar ugdytiniams, mokiniams yra sudarytos tinkamos sąlygos ir galimybės įgyti ugdymo programose numatytas kompetencijas.</w:t>
+        <w:t>1. Stebėti ir vertinti, kaip ugdymo procese atliepiami skirtingi mokinių gebėjimai, poreikiai ir talentai, taikomas diferencijavimas, individualizavimas, įtraukiojo ugdymo ir universalaus dizaino ugdymuisi principai.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00206F81" w:rsidRDefault="00563442" w:rsidP="00F76D14">
+    <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83" w:rsidP="0088369A">
       <w:pPr>
-        <w:numPr>
-[...11 lines deleted...]
-        <w:ind w:leftChars="0" w:firstLineChars="0"/>
+        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003324AB">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Stebėti ir </w:t>
+        <w:t>2. Analizuoti, kaip stiprinama mokinių mokymosi motyvacija, savivaldus mokymasis, atsakomybė už asmeninę pažangą, refleksija ir įsivertinimas.</w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83" w:rsidP="0088369A">
+      <w:pPr>
+        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>vertinti</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="003324AB">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">, kaip vykdomos atskiros ugdymo programos. </w:t>
+        <w:t>3. Stebėti mokinių pažangos ir pasiekimų vertinimą, pagalbos teikimą ir ugdymo turinio pritaikymą specialiųjų ugdymosi poreikių turintiems mokiniams.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00206F81" w:rsidRDefault="00563442" w:rsidP="00F76D14">
+    <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83" w:rsidP="0088369A">
       <w:pPr>
-        <w:numPr>
-[...11 lines deleted...]
-        <w:ind w:leftChars="0" w:firstLineChars="0"/>
+        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003324AB">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Laiku teikti metodinę ir kitą pagalbą pedagogams.</w:t>
+        <w:t>4. Vertinti saugios, palaikančios ir įtraukios aplinkos kūrimą, prevencinių programų įgyvendinimą, mokinių emocinės gerovės bei mokinių, mokytojų ir tėvų partnerystės stiprinimą.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00206F81" w:rsidRDefault="00563442" w:rsidP="00F76D14">
+    <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83" w:rsidP="0088369A">
       <w:pPr>
-        <w:numPr>
-[...11 lines deleted...]
-        <w:ind w:leftChars="0" w:firstLineChars="0"/>
+        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003324AB">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Stebėti ir kontroliuoti, kaip vykdomi švietimo politiką ir pedagoginę veiklą reglamentuojantys dokumentai.</w:t>
+        <w:t>5. Stebėti ugdymo proceso organizavimą, mokymosi krūvio racionalumą, namų darbų skyrimą ir mokinių pasirinkimo galimybių plėtojimą.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00206F81" w:rsidRDefault="00563442" w:rsidP="00F76D14">
+    <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83" w:rsidP="0088369A">
       <w:pPr>
-        <w:numPr>
-[...11 lines deleted...]
-        <w:ind w:leftChars="0" w:firstLineChars="0"/>
+        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003324AB">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Teikti siūlymus pedagogams dėl ugdymo efektyvumo, vertinti jų veiklą.</w:t>
+        <w:t>6. Stebėti ir kontroliuoti švietimo politiką, ugdymo procesą ir pedagoginę veiklą reglamentuojančių dokumentų įgyvendinimą.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00206F81" w:rsidRDefault="00563442" w:rsidP="00F76D14">
+    <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83" w:rsidP="0088369A">
       <w:pPr>
-        <w:numPr>
-[...11 lines deleted...]
-        <w:ind w:leftChars="0" w:firstLineChars="0"/>
+        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003324AB">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rinkti ir sisteminti duomenis apie ugdymo proceso būklę, kaitą ir strateginių gimnazijos tikslų bei uždavinių įgyvendinimą. </w:t>
+        <w:t>7. Rinkti, analizuoti ir sisteminti duomenis apie ugdymo proceso būklę, mokinių pažangą ir pasiekimus, NMPP, PUPP ir VBE rezultatus bei jų panaudojimą ugdymo kokybei gerinti.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00206F81" w:rsidRDefault="00563442" w:rsidP="00F76D14">
+    <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83" w:rsidP="0088369A">
       <w:pPr>
-        <w:numPr>
-[...11 lines deleted...]
-        <w:ind w:leftChars="0" w:firstLineChars="0"/>
+        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003324AB">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Ieškoti ir skleisti pažangias ugdymo proceso bei jo organizavimo formas ir gerąją patirtį.</w:t>
+        <w:t>8. Laiku teikti metodinę pagalbą pedagoginiams darbuotojams, skatinti kolegialų mokymąsi, refleksiją, gerosios patirties sklaidą ir duomenimis grįstą ugdymo praktikos tobulinimą.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00206F81" w:rsidRDefault="00563442" w:rsidP="00F76D14">
+    <w:p w:rsidR="00431C61" w:rsidRPr="003324AB" w:rsidRDefault="00431C61">
       <w:pPr>
-        <w:numPr>
-[...11 lines deleted...]
-        <w:ind w:leftChars="0" w:firstLineChars="0"/>
+        <w:spacing w:after="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...27 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+    <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83" w:rsidP="006C25DE">
       <w:pPr>
-        <w:pBdr>
-[...7 lines deleted...]
-        <w:ind w:left="0" w:hanging="2"/>
+        <w:spacing w:after="40"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003324AB">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">LAUKIAMI REZULTATAI: </w:t>
+        <w:t>LAUKIAMI REZULTATAI:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00206F81" w:rsidRPr="00B9548E" w:rsidRDefault="00563442" w:rsidP="00B9548E">
+    <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83" w:rsidP="0088369A">
       <w:pPr>
-        <w:pStyle w:val="Betarp"/>
-[...4 lines deleted...]
-        <w:ind w:leftChars="0" w:left="284" w:firstLineChars="0" w:firstLine="0"/>
+        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9548E">
+      <w:r w:rsidRPr="003324AB">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Šiuolaikiško ir diferencijuoto ugdymo(si) proceso užtikrinimas sudaro sąlygas asmeninei mokinių pažangai.</w:t>
+        <w:t>1. Ugdymo procese sistemingiau taikomas diferencijavimas, individualizavimas ir įtraukiojo ugdymo principai, atliepiant skirtingus mokinių poreikius ir gebėjimus.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00206F81" w:rsidRPr="00B9548E" w:rsidRDefault="00563442" w:rsidP="00B9548E">
+    <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83" w:rsidP="0088369A">
       <w:pPr>
-        <w:pStyle w:val="Betarp"/>
-[...4 lines deleted...]
-        <w:ind w:leftChars="0" w:left="284" w:firstLineChars="0" w:firstLine="0"/>
+        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9548E">
+      <w:r w:rsidRPr="003324AB">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Siekiant stiprinti mokinių socialinį ir emocinį ugdymą bei mažinti rizikos veiksnių įtaką, įgyvendinamos prevencinės programos ir veiklos.</w:t>
+        <w:t>2. Mokiniai aktyviau įsitraukia į mokymąsi, reflektuoja savo pažangą, įsivertina ir prisiima didesnę atsakomybę už mokymosi rezultatus.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00206F81" w:rsidRPr="00B9548E" w:rsidRDefault="00563442" w:rsidP="00B9548E">
+    <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83" w:rsidP="0088369A">
       <w:pPr>
-        <w:pStyle w:val="Betarp"/>
-[...4 lines deleted...]
-        <w:ind w:leftChars="0" w:left="284" w:firstLineChars="0" w:firstLine="0"/>
+        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9548E">
+      <w:r w:rsidRPr="003324AB">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Neformaliojo ugdymo įvairovės ir prieinamumo plėtra lemia augantį mokinių įsitraukimą.</w:t>
+        <w:t>3. Mokinių pažangos stebėjimas ir pagalbos teikimas grindžiamas duomenimis, o specialiųjų ugdymosi poreikių turintiems mokiniams nuosekliai pritaikomas ugdymas ir pagalba.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00206F81" w:rsidRPr="00B9548E" w:rsidRDefault="00563442" w:rsidP="00B9548E">
+    <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83" w:rsidP="0088369A">
       <w:pPr>
-        <w:pStyle w:val="Betarp"/>
-[...4 lines deleted...]
-        <w:ind w:leftChars="0" w:left="284" w:firstLineChars="0" w:firstLine="0"/>
+        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9548E">
+      <w:r w:rsidRPr="003324AB">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Kryptingai plėtojant projektinę, bendruomeninę ir socialinę veiklą,  formuojamas mokinių pilietiškumo jausmas ir stiprinamos jų kompetencijos.</w:t>
+        <w:t>4. Stiprėja saugi, palaikanti ir bendradarbiaujanti Gimnazijos aplinka, prevencinė veikla, socialiniai ir emociniai įgūdžiai bei mokinių emocinė gerovė.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00206F81" w:rsidRDefault="00206F81">
+    <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83" w:rsidP="0088369A">
       <w:pPr>
-        <w:pBdr>
-[...8 lines deleted...]
-        <w:ind w:left="0" w:hanging="2"/>
+        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="FF0000"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="003324AB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>5. Ugdymo procesas organizuojamas racionaliau planuojant mokymosi krūvį, namų darbus ir sudarant mokiniams daugiau pasirinkimo galimybių.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00206F81" w:rsidRDefault="00206F81">
+    <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83" w:rsidP="0088369A">
       <w:pPr>
-        <w:pBdr>
-[...8 lines deleted...]
-        <w:ind w:left="0" w:hanging="2"/>
+        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003324AB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>6. Pedagoginės priežiūros rezultatai panaudojami metodinei pagalbai, profesiniam bendradarbiavimui ir konkretiems ugdymo kokybės gerinimo sprendimams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00431C61" w:rsidRPr="003324AB" w:rsidRDefault="00431C61">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a"/>
-[...11 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblStyle w:val="Lentelstinklelis"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="680"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1990"/>
+        <w:gridCol w:w="671"/>
+        <w:gridCol w:w="1857"/>
+        <w:gridCol w:w="2077"/>
+        <w:gridCol w:w="1744"/>
+        <w:gridCol w:w="1401"/>
+        <w:gridCol w:w="1198"/>
+        <w:gridCol w:w="1644"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00206F81">
+      <w:tr w:rsidR="00AC7184" w:rsidRPr="003324AB" w:rsidTr="00431C61">
+        <w:trPr>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="680" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Eil. Nr. </w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Eil. Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3001" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Priemonės </w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Priemonės</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3379" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>Pedagoginės priežiūros tikslas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2433" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>Pedagoginės veiklos forma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>Atsakingi asmenys</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Data </w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1990" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>Rezultatų aptarimas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00206F81">
+      <w:tr w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidTr="00431C61">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="680" w:type="dxa"/>
+            <w:tcW w:w="10479" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00206F81">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>DOKUMENTŲ TIKRINIMAS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC7184" w:rsidRPr="003324AB">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="14493" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...45 lines deleted...]
-              <w:t>1.</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ilgalaikių planų, klasių vadovų veiklos planų, NVŠ programų, </w:t>
+            </w:r>
+            <w:r w:rsidR="00B67531" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pasirenkamųjų dalykų </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">modulių programų, SUP mokinių individualių ugdymo ir pagalbos </w:t>
+            </w:r>
+            <w:r w:rsidR="00B67531" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">teikimo </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">planų bei </w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>kitų individualių planų analizė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3001" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Dalykų ilgalaikių planų, ikimokyklinio, priešmokyklinio ugdymo ilgalaikių (metų) planų, klasių vadovų veiklos planų, neformaliojo vaikų švietimo programų, pasirenkamųjų dalykų modulių programų, SUP mokinių individualių ugdymo ir pagalbos mokiniui teikimo planų, individualaus ugdymo plano, mokiniui atvykusiam iš užsienio analizė </w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Įvertinti, ar planavimas atitinka ugdymo planą, metodinių grupių susitarimus, Gimnazijos prioritetus, mokinių poreikius ir numatytas pasirinkim</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>o galimybes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3379" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Išsiaiškinti, ar planai parengti, vadovaujantis bendrais ir dalykų metodinių grupių susitarimais</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Dokumentų analizė, de</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>rinimas, individualūs pokalbiai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2433" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Individualūs pokalbiai su metodinių grupių pirmininkais, mokytojais, klasių vadovais, pagalbos mokiniui specialistais, planų, programų derinimas ir tikrinimas</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Direktorius, direktoriaus pavaduotojai ugdymui, VGK, pagalbos mokiniui specialistai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...62 lines deleted...]
-              <w:t>direktoriaus pavaduotoja ugdymui Violeta Kaziūnienė, direktoriaus pavaduotoja ugdymui Marijana Prusakaitė – Semionova, VGK pirmininkė Rima Rybakova, specialioji pedagogė Beatričė Naujalienė</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Rugsėjis–spalis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Rugsėjis,</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Metodinėje taryboje, VGK</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC7184" w:rsidRPr="003324AB">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">spalis </w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1990" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-              <w:t>2.</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gimnazijos savivaldos ir metodinių grupių veiklos planų </w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>analizė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3001" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Gimnazijos savivaldos veiklos planų analizė</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Įvertinti sąsajas su Gimnazijos strateginiais, metiniais tikslais </w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>ir 2026–2027 m. m. prioritetais</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3379" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Išsiaiškinti, ar veiklos planai atitinka Gimnazijos strateginio plano ir Gimnazijos veiklos plano tikslus ir uždavinius</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dokumentų analizė, pokalbiai su </w:t>
+            </w:r>
+            <w:r w:rsidR="00B67531" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">metodinių grupių </w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>pirmininkais</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2433" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...40 lines deleted...]
-              <w:t>. Dokumentų analizė</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Direktorius, direktoriaus pavaduotojai ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Violeta Dapkevičienė, direktoriaus pavaduotoja ugdymui Violeta Kaziūnienė, direktoriaus pavaduotoja ugdymui Marijana Prusakaitė – Semionova </w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Rugsėjis–spalis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Rugsėjis,</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Administracijos posėdyje</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC7184" w:rsidRPr="003324AB">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">spalis </w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1990" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-              <w:t>3.</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Elektro</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>ninio dienyno pildymo priežiūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3001" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Elektroninio dienyno pildymo priežiūra</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Įvertinti įrašų savalaikiškumą, atitiktį planams, vertinimo, lankomumo, n</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>amų darbų ir pagalbos fiksavimą</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3379" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> pildydami dienyną, vadovaujasi Gimnazijos elektroninio dienyno nuostatais ir gimnazijos susitarimais, ar įrašai atitinka mokytojų numatytas temas ilgalaikiuose planuose ir programose</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Ele</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>ktroninio dienyno įrašų analizė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2433" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...34 lines deleted...]
-              <w:t>specialistų įrašų tikrinimas</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Direktoriaus pavaduotojai ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Pagal mėnesio veiklos planą</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Pagal mėnesio veiklos planą</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Administracijos posėdyje</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidTr="00431C61">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10479" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>ŠVIETIMO PAGALBA, ĮTRAUKUSIS UGDYMAS IR MOKINIŲ GEROVĖ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC7184" w:rsidRPr="003324AB">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1990" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...42 lines deleted...]
-              <w:t>4.</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Vaiko gerovės komisijos ir pagalbos mokiniui specialistų ve</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>iklos planų bei veiklos analizė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3001" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Ikimokyklinio, priešmokyklinio ugdymo ugdytinių ir pradinio ugdymo mokinių darbų aplankų patikra</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Įvertinti, ar pagalbos sistema atliepia Gimnazijos prioritetus, mokinių individual</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>ius poreikius ir emocinę gerovę</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3379" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Patikrinti, kaip vykdomas ikimokyklinio, priešmokyklinio ugdymo ugdytinių ir pradinio ugdymo mokinių darbų kaupimas aplankuose, stebima ir analizuojama ugdytinių bei mokinių asmeninė ūgtis</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dokumentų analizė, pokalbiai </w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>su VGK nariais ir specialistais</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2433" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Kiekvieno ugdytinio, mokinio aplanko tikrinimas, pokalbis su klasės vadovu</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Direktoriaus pavaduotojas ugdymui, VGK pirmininkas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Rugsėjis, pagal poreikį</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Lapkritis, vasaris, </w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Administracijos posėdyje, VGK</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC7184" w:rsidRPr="003324AB">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>gegužė</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1990" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...79 lines deleted...]
-              <w:t>5.</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Ikimokyklinio, priešmokyklinio ugdymo grupių ugdytinių, 1, 5 klasių ir nauj</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>ai atvykusių mokinių adaptacija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3001" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Vaiko gerovės komisijos veiklos plano aptarimas ir analizė</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Nustatyti adaptacijos sėkmę, mokinių savijautą, kylančius</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sunkumus ir reikalingą pagalbą</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3379" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Išsiaiškinti, kokie yra Vaiko gerovės komisijos darbo prioritetai</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Veiklų ir pamokų stebėjimas, pokalbiai su mokiniais,</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> klasių vadovais, specialistais</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2433" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Pokalbis su Vaiko gerovės komisijos nariais, dokumentų analizė</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Direktoriaus pavaduotojai ugdymui, psichologas, klasių vadovai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="0007208A">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Direktoriaus pavaduotoja ugdymui Marijana Prusakaitė – Semionova</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spalis, </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE0E83" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>gruodis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Rugsėjis</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Mokytojų taryboje, VGK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC7184" w:rsidRPr="003324AB">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1990" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-              <w:t>6.</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Mokinių lankomumo ir socialinės</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pedagoginės pagalbos stebėsena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3001" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Socialinio pedagogo, logopedų, psichologo, psichologo asistento, specialiojo pedagogo veiklos planų analizė</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Įvertinti lankomumo tendencijas, nelankymo priežastis ir taikomų pre</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>vencinių priemonių veiksmingumą</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3379" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83" w:rsidP="009C73C5">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Išsiaiškinti, ar pagalbos mokiniui specialistų veiklos planai atitinka gimnazijos tikslus</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Dienyno duomenų a</w:t>
+            </w:r>
+            <w:r w:rsidR="009C73C5" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>nalizė, pokalbiai su socialiniu pedagogu,</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> klasių vadovais</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2433" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Pokalbis su pagalbos mokiniui specialistais, dokumentų analizė</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Direktoriaus pavaduotojas ugdymui, socialinis pedagogas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Direktoriaus pavaduotoja ugdymui Marijana Prusakaitė – Semionova</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Lapkritis, vasaris, gegužė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Rugsėjis</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Administracijos posėdyje, VGK</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC7184" w:rsidRPr="003324AB">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1990" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...44 lines deleted...]
-              <w:t>7.</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SUP mokinių individualių ugdymo ir pagalbos </w:t>
+            </w:r>
+            <w:r w:rsidR="009C73C5" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">teikimo </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>planų įgyvendinimas bei</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ugdymo pritaikymas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3001" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Ikimokyklinio, priešmokyklinio ugdymo grupių ugdytinių, 1, 5 klasių ir naujai atvykusių mokinių adaptacija</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Įvertinti, kaip pamokose ir kitose veiklose pritaikomas turinys, užduotys, tempas, p</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>agalbos priemonės ir vertinimas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3379" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Išsiaiškinti, kaip adaptavosi ikimokyklinio, priešmokyklinio ugdymo grupių ugdytiniai, 1, 5 klasių ir naujai atvykę mokiniai, kokios pagalbos, priemonių reikėtų, lengvinant vaikų/mokinių adaptaciją</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Pamokų stebėjimas, planų ir mokinių darbų analizė, pokalbiai</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> su mokytojais ir specialistais</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2433" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Ikimokyklinio, priešmokyklinio ugdymo grupių užsiėmimų (veiklų), 1, 5 klasių ir naujai atvykusių mokinių pamokų stebėjimas ir aptarimas. Pokalbiai su klasių vadovais ir mokiniais</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Direktorius, direktoriaus pavaduotojai ugdymui, specialusis pedagogas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-              <w:t>, klasių vadovai</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Pagal mėnesio veiklos planą</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-              <w:t>-</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>VGK, Metodinėje ir Mokytojų tarybose</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC7184" w:rsidRPr="003324AB">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1990" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-              <w:t>8.</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Įtraukiojo ugdymo, diferencijavimo, individualizavimo ir universalaus diza</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>ino ugdymuisi principų taikymas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3001" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Socialinės pedagoginės pagalbos teikimas. Mokinių lankomumo apskaita</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Įvertinti, kaip atliepiami skirtingi mokinių gebėjimai, poreikiai ir talentai, kokios sudaromos užduočių, atlikimo būdų ir papildo</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>mų veiklų pasirinkimo galimybės</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3379" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-              <w:t>Paberžės „Verdenės“ gimnazijos mokinių pamokų lankomumo apskaitos ir gimnazijos nelankymo prevencijos tvarkos aprašu, kokių prevencinių priemonių imtasi, siekiant gerinti pamokų lankomumą</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Pamokų, konsultacijų ir ugdomųjų veiklų stebėjimas, m</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>okinių darbų analizė, pokalbiai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2433" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-              <w:t>problemų sprendimo gimnazijoje</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Direktorius, direktoriaus pavaduotojai ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:ind w:left="0" w:hanging="2"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Direktoriaus pavaduotoja ugdymui Marijana Prusakaitė – Semionova, </w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Spalis, gruodis, kovas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Lapkritis, vasaris,</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Metodinėje taryboje, Mokytojų taryboje</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidTr="00431C61">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10479" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">gegužė </w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>MOKINIŲ PAŽANGA, MOTYVACIJA IR MOKYMOSI KRŪVIS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC7184" w:rsidRPr="003324AB">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1990" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...42 lines deleted...]
-              <w:t>9.</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Mokinių asmeninės pažangos stebėjimo, reflek</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>sijos ir įsivertinimo praktikos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3001" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Pedagoginės – psichologinės pagalbos teikimas</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Įvertinti, kaip mokiniai supranta mokymosi tikslus, stebi savo pažangą, reflektuoja ir įsivertina bei kaip mokytojai panaudoja šiuos duomenis tolesniam </w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>mokymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3379" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Išsiaiškinti psichologinės pagalbos teikimo prioritetus</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Pamokų stebėjimas, pažangos fiksavimo priemonių analizė, pokal</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>biai su mokiniais ir mokytojais</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2433" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> asistentu, dokumentų analizė</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Direktoriaus pavaduotojai ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...34 lines deleted...]
-              <w:t>Violeta Dapkevičienė</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Lapkritis, kovas, gegužė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Gruodis </w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Metodinėje ir Mokytojų tarybose</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC7184" w:rsidRPr="003324AB">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1990" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">10. </w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Mokinių mokymosi motyvacijos, savivaldaus mokymosi ir atsa</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>komybės už mokymąsi stiprinimas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3001" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>1-4, 5-IVG klasių mokinių, turinčių specialiųjų ugdymosi poreikių, individualių ugdymo ir pagalbos teikimo planų vykdymo kontrolė</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Įvertinti mokinių įsitraukimą, galimybes planuoti mokymąsi, rinktis užduotis ar jų atlikimo būdus ir pr</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>isiimti atsakomybę už rezultatą</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3379" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Kokybiškas individualių ugdymo ir pagalbos teikimo planų vykdymas</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Pamokų stebėjimas, mokinių apklausa /</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pokalbiai, mokytojų refleksija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2433" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Pamokų stebėjimas, individualūs pokalbiai su mokytojais apie individualių ugdymo ir pagalbos teikimo planų vykdymą</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Direktoriaus pavaduotojai ugdymui, metodinės grupės</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2522" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...62 lines deleted...]
-              <w:t>specialioji pedagogė Beatričė Naujalienė</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Pagal mėnesio veiklos planą</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1168" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Pagal mėnesio veiklos planą</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Metodinėje taryboje</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC7184" w:rsidRPr="003324AB">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1990" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">11. </w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Namų darbų ir b</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>endro mokymosi krūvio stebėsena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3001" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Mokinių, turinčių specialiuosius ugdymo(si) poreikius, pažangos ir pasiekimų vertinimas </w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Įvertinti namų darbų tikslingumą, apimtį, diferencijavimą, terminų derinimą ir mok</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>ymosi bei poilsio laiko balansą</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3379" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Kaip vertinami mokiniai, turintys specialiuosius ugdymo(si) poreikius</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Elektroninio dienyno įrašų analizė, mokinių apklausa / pokalbiai, po</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>kalbiai su mokytojais</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2433" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Pamokų stebėjimas, individualūs pokalbiai su mokytojais apie mokinių, turinčių specialiuosius ugdymo(si) poreikius, pažangos ir pasiekimų vertinimą</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Direktoriaus pavaduotojai ugdymui, klasių vadovai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...62 lines deleted...]
-              <w:t>specialioji pedagogė Beatričė Naujalienė</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Lapkritis, kovas, gegužė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Pagal mėnesio veiklos planą</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Administracijos ir Mokytojų tarybos posėdžiuose</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC7184" w:rsidRPr="003324AB">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1990" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...89 lines deleted...]
-              <w:t>12.</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Signalinių trimestrų / pusmečių ir met</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>inių mokymosi rezultatų analizė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3001" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Ugdymo diferencijavimas ir individualizavimas</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Nustatyti pažangos tendencijas, nesėkmių priežastis, pagalbos poreikį ir priemon</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>es mokymosi rezultatams gerinti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3379" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Patikrinti, kaip parenkama veikla, turinys ir mokymosi tempas skirtingų gebėjimų mokiniams ar grupėms. Kokiais būdais ir metodais dirbama su skirtingų gebėjimų mokiniais</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Duomenų analizė, pokalbiai su mokytojais, mokin</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>iais, klasių vadovais ir tėvais</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2433" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...25 lines deleted...]
-              <w:t>stebėjimas</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Direktoriaus pavaduotojai ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...62 lines deleted...]
-              <w:t>direktoriaus pavaduotoja ugdymui Violeta Kaziūnienė, direktoriaus pavaduotoja ugdymui Marijana Prusakaitė - Semionova</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Pagal mėnesio veiklos planą</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Spalis,</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Administracijos ir Mokytojų tarybos posėdžiuose</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC7184" w:rsidRPr="003324AB">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...34 lines deleted...]
-              <w:t>kovas</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1990" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...47 lines deleted...]
-              <w:t>13.</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Aukštesnių gebėjim</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>ų ir talentingų mokinių ugdymas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3001" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Mokiniams skiriamų namų darbų stebėsena ir kontrolė</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Įvertinti, kaip atpažįstami ir plėtojami mokinių gebėjimai ir talentai, kokios siūlomos papildomos, projektinė</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>s, konkursinės ar kitos veiklos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3379" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Namų darbų užduočių skyrimas, atsižvelgiant į individualias mokinių savybes</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Pamokų ir veiklų stebėjimas, olimpiadų ir konkur</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>sų rezultatų analizė, pokalbiai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2433" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Namų darbų įrašų analizė, pokalbis su mokytojais</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Direktoriaus pavaduotojai ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2522" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...34 lines deleted...]
-              <w:t>klasių vadovai</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Lapkritis, vasaris, gegužė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1168" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Lapkritis, kovas, gegužė</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Metodinėje taryboje</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidTr="00431C61">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10479" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>PREVENC</w:t>
+            </w:r>
+            <w:r w:rsidR="000067C0" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INĖS, INTEGRUOJAMOS IR </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>UGDYMO</w:t>
+            </w:r>
+            <w:r w:rsidR="000067C0" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> KARJERAI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> VEIKLOS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC7184" w:rsidRPr="003324AB">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1990" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...47 lines deleted...]
-              <w:t>14.</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Prevencinių programų, gyvenimo įgūdžių, pilietiškumo, etninės kultūros, nacionalinio saugumo, antikorupcinio ugdymo ir kitų privalomų / aktu</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>alių temų integravimo priežiūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3001" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Signaliniai trimestrų ir pusmečių rezultatai </w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Įvertinti programų ir temų nuoseklų integravimą, jų sąsajas su saugios aplinkos, socialinių ir emocinių </w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>įgūdžių bei pilietiškumo ugdymu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3379" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Nustatyti, kokie mokinių pasiekimai, išsiaiškinti nesėkmių priežastis, teikti pagalbą, siekiant mokinių pažangos ir aukštesnių rezultatų</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Ilgalaikių planų ir elektroninio dienyno į</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>rašų analizė, veiklų stebėjimas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2433" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Pokalbis su klasių vadovais, mokytojais, mokiniais, mokinių tėvais</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Direktoriaus pavaduotojai ugdymui, VGK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2522" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Direktoriaus pavaduotoja ugdymui Violeta Kaziūnienė, direktoriaus pavaduotoja ugdymui Marijana Prusakaitė - Semionova</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Gruodis, balandis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1168" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Pagal mėnesio veiklos planą</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Metodinėje taryboje, VGK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC7184" w:rsidRPr="003324AB">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1990" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00AC7184">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-              <w:t>15.</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE0E83" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>rofesinio orientavimo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ugdymo karjerai)</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> įgyvendinimas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3001" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Profesinio orientavimo įgyvendinimas: vyresniųjų klasių mokinių ateities perspektyvos </w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Įvertinti, kaip mokiniams padedama pažinti gebėjimus, interesus, mokymosi ir </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>profesines galimybes b</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>ei priimti pagrįstus sprendimus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3379" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00AC7184" w:rsidP="00AC7184">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Išsiaiškinti mokinių ateities planus ir apsisprendimą dėl profesijos pasirinkimo</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Profesinio orientavimo (ugdymo karjerai) metų veiklos plano</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ir veiklų analizė, </w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>pokalbiai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2433" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00AC7184">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Mokinių anketavimas, pokalbis su mokiniais</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE0E83" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>irektoriaus pavaduotojas ugdymui</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>, ugdymo karjerai mokytojas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Psichologo asistentė Aušra Šidlauskienė, direktoriaus pavaduotoja ugdymui Marijana Prusakaitė – Semionova</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Lapkritis, gegužė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Lapkritis,</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Administracijos ir Mokytojų tarybos posėdžiuose</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidTr="00431C61">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10479" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>gegužė</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>PAMOKŲ, UGDOMŲJŲ, NEFORMALIOJO ŠVIETIMO IR BENDRUOMENINIŲ VEIKLŲ PRIEŽIŪRA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC7184" w:rsidRPr="003324AB">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1990" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...107 lines deleted...]
-              <w:t>16.</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Pamokų, ugdomųjų veiklų, konsultacijų ir pagalbos mokiniui</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> specialistų pratybų stebėjimas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3001" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Profesinio orientavimo programos įgyvendinimas</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Vertinti ugdymo kokybę, aiškų mokymosi uždavinį, mokinių įsitraukimą, diferencijavimą, grįžtamąjį ryšį, refleksiją, p</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>asirinkimo galimybes ir pažangą</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3379" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> mokymąsi</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Pamokų /</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> veiklų stebėjimas ir aptarimas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2433" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Pokalbis su gimnazijos psichologo asistentu, atsakingu už profesinį mokinių orientavimą gimnazijoje. Dalykų ilgalaikių planų analizė. Klasių vadovų veiklos planų analizė</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Direktorius, direktoriaus pavaduotojai ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2522" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Direktoriaus pavaduotoja ugdymui Violeta Kaziūnienė, direktoriaus pavaduotoja ugdymui Marijana Prusakaitė - Semionova</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Pagal mėnesio veiklos planą</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1168" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Lapkritis, sausis</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Individualiai, Metodinėje ir Mokytojų tarybose</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC7184" w:rsidRPr="003324AB">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1990" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...40 lines deleted...]
-              <w:t>17.</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Neformaliojo</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vaikų švietimo veiklos analizė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3001" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:ind w:left="0" w:hanging="2"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...36 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Įvertinti NVŠ pasiūlos įvairovę, prieinamumą, mokinių pasirinkimą ir įsitraukimą, sąsajas su</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gebėjimų bei talentų plėtojimu</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3379" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:ind w:left="0" w:hanging="2"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Kaip programos integruojamos į dalykų programas</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Dokumentų analizė, užsiėmimų stebėjimas, mokinių dalyvavimo duomenų anali</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>zė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2433" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:ind w:left="0" w:hanging="2"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Dalykų ilgalaikių planų analizė, elektroninio dienyno įrašų patikrinimas</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Direktoriaus pavaduotojas ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442" w:rsidP="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Direktoriaus pavaduotoja ugdymui Violeta Kaziūnienė</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Lapkritis, vasaris, gegužė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1168" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:ind w:left="0" w:hanging="2"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Pagal mėnesio veiklos planą</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Administracijos posėdyje</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC7184" w:rsidRPr="003324AB">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1990" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:ind w:left="0" w:hanging="2"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...40 lines deleted...]
-              <w:t>18.</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Klasių valandėlių, socialinės-pilietinės, projektinės, bendruomeninės ir</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> savanorystės veiklos priežiūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3001" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...39 lines deleted...]
-              <w:t>Alkoholio, tabako ir kitų psichiką veikiančių medžiagų vartojimo prevencijos programų ir kitų aktualių temų integravimas į ugdymo turinį</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Įvertinti veiklų tikslingumą, mokinių įsitraukimą, pilietiškumo, bendruomeniškumo, socialinės atsakom</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>ybės ir partnerystės stiprinimą</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3379" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-              <w:t>ir temos</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planų, </w:t>
+            </w:r>
+            <w:r w:rsidR="005626DA" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">elektroninio </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>dienyno įrašų analizė,</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> veiklų stebėjimas, pokalbiai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2433" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Elektroninio dienyno įrašų patikrinimas</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Direktoriaus pavaduotojai ugdymui, klasių vadovai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Direktoriaus pavaduotoja ugdymui Violeta Kaziūnienė, direktoriaus pavaduotoja ugdymui Marijana Prusakaitė - Semionova</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Pagal mėnesio veiklos planą</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Gruodis, balandis</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Klasių vadovų metodinėje grupėje, Mokytojų taryboje</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidTr="00431C61">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10479" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>METODINĖ VEIKLA IR PEDAGOGŲ PROFESINIS AUGIMAS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC7184" w:rsidRPr="003324AB">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>19.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1990" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...40 lines deleted...]
-              <w:t>19.</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Metodinių grupių veiklos ir kvalifikaci</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>jos tobulinimo poreikių analizė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3001" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...48 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Įvertinti, kaip metodinė veikla padeda įgyvendinti Gimnazijos prioritetus ir kokios profesinio </w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>tobulėjimo kryptys reikalingos</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3379" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Patikrinti, kaip vyksta  prevencinių programų įgyvendinimas 1-4 klasėse</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Pokalbiai su metodinių grupių pirminin</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>kais, veiklos dokumentų analizė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2433" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:ind w:left="0" w:hanging="2"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Elektroninio dienyno įrašų patikrinimas, dokumentų analizė, veiklų stebėjimas</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Metodinės tarybos pirmininkas, direktorius, direktoriaus pavaduotojai ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Direktoriaus pavaduotoja ugdymui Violeta Kaziūnienė</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Gruodis, balandis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Gruodis,</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Metodinėje taryboje</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC7184" w:rsidRPr="003324AB">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-              <w:tab/>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1990" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...36 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kolegialaus </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>20.</w:t>
+              <w:t>mokymosi ir gerosios patirties skla</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>idos projektas „Kolega kolegai“</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3001" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Prevencinių programų ,,Paauglystės kryžkelės“ (5-8 kl.) ir ,,Raktai į sėkmę” (IG-IVG kl.) įgyvendinimas, integruojant jų turinį į klasių vadovų veiklą</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Skatinti profesinę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>refleksiją, kolegialų mokymąsi ir vei</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>ksmingų ugdymo praktikų sklaidą</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3379" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:ind w:left="0" w:hanging="2"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Patikrinti, kaip/ar integruojama programa</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Pamokų / veiklų </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>stebėji</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>mas, aptarimas, atviros veiklos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2433" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:ind w:left="0" w:hanging="2"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Elektroninio dienyno įrašų patikrinimas</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Direktoriaus </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>pavaduotojas ugdymui, Metodinė taryba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:ind w:left="0" w:hanging="2"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Direktoriaus pavaduotoja ugdymui Violeta Kaziūnienė, direktoriaus pavaduotoja ugdymui Marijana Prusakaitė - Semionova</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Pagal </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>sudarytą planą</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:ind w:left="0" w:hanging="2"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Gruodis, balandis</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Metodinėje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>taryboje</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC7184" w:rsidRPr="003324AB">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>21.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1990" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:ind w:left="0" w:hanging="2"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...122 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Atestuotis planuojančių mokytojų ir pagalbos mokiniu</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>i specialistų veiklos priežiūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3001" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Pamokų, ugdomųjų veiklų, konsultacijų ir pagalbos mokiniui specialistų pratybų stebėjimas ir įvertinimas</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Įvertinti pedagoginės praktinės veiklos atitiktį siekiamos kvalifikacinės kategorijos reikalavi</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>mams ir teikti metodinę pagalbą</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3379" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Patikrinti dalykų mokytojų pamokų, ugdomųjų veiklų ir pagalbos mokiniui specialistų vedamų pratybų kokybę, planavimą, veiklas, turinį ir mokymosi tempą atskiriems mokiniams ar grupėms pagal poreikius ir gebėjimus</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Pamokų / veiklų stebėjimas, do</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>kumentacijos ir veiklos analizė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2433" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Dalykų pamokų, ugdomųjų veiklų stebėjimas pagal paskirstytų dalykų kuravimą, konsultacijų ir pratybų stebėjimas. Pokalbis su mokytojais ir pagalbos mokiniui specialistais </w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Direktorius, direktoriaus pavaduotojai ugdymui, Atestacijos komisija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2522" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...62 lines deleted...]
-              <w:t>direktoriaus pavaduotoja ugdymui Violeta Kaziūnienė, direktoriaus pavaduotoja ugdymui Marijana Prusakaitė - Semionova</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Pagal poreikį</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1168" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Pagal mėnesio veiklos planą</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Metodinėje taryboje / Atestacijos komisijoje</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC7184" w:rsidRPr="003324AB">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>22.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1990" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...58 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Pedagoginių darbuotojų kvalifikacijos tobulinimo poveikio anali</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>zė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3001" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Neformaliojo vaikų švietimo veiklos analizė</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Įvertinti, kaip profesinis tobulėjimas siejasi su Gimnazijos prioritetais ir kokį poveikį daro pedagogin</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>ei praktikai bei ugdymo kokybei</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3379" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Patikrinti, kaip įgyvendinamos neformaliojo vaikų švietimo programos, kaip vyksta/ar vyksta mokinių įsitraukimas į veiklas</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Kvalifikacijos tobulinimo duomenų ir metodi</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>nių grupių informacijos analizė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2433" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Neformaliojo vaikų švietimo dokumentacijos analizė, būrelių užsiėmimų stebėjimas, metų veiklos analizė </w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Direktoriaus pavaduotojas ugdymui, Metodinė taryba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Direktoriaus pavaduotoja ugdymui Violeta Kaziūnienė</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Birželis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Lapkritis, vasaris, gegužė</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Metodinėje ir Mokytojų tarybose</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidTr="00431C61">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10479" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>MOKINIŲ PASIEKIMŲ PATIKRINIMAI IR PROGRAMŲ BAIGIMO REZULTATAI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC7184" w:rsidRPr="003324AB">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>23.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1990" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...58 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>NMPP organizavimas</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>, vykdymas ir rezultatų analizė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3001" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Klasių valandėlių veiklos analizė</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Koordinuoti NMPP vykdymą, analizuoti rezultatus, nustatyti stiprybes ir tobulintinas sritis bei nu</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>matyti ugdymo gerinimo veiksmus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3379" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Išsiaiškinti, kaip klasių vadovai vykdo klasių valandėlių veiklas pagal numatytą planą</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>NMPP duomenų analizė ir ap</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>tarimas su tikslinėmis grupėmis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2433" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Klasių valandėlių stebėjimas</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Direktoriaus pavaduotojas ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Direktoriaus pavaduotoja ugdymui Violeta Kaziūnienė, direktoriaus pavaduotoja ugdymui Marijana Prusakaitė - Semionova</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Pagal NMPP tvarkaraštį</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Pagal mėnesio veiklos planą</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Mokytojų taryboje, metodinėse grupėse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC7184" w:rsidRPr="003324AB">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1990" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...50 lines deleted...]
-              <w:t>4.</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>PUPP organizavimas, pasirengimo ir rezultatų anali</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>zė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3001" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Socialinės – pilietinės veiklos vykdymo analizė</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Koordinuoti PUPP vykdymą, analizuoti pasirengimą ir rezultatus, numatyti pagalbą mokiniam</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>s bei ugdymo gerinimo priemones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3379" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...110 lines deleted...]
-              <w:t>ą</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Bandomųjų / diagnostinių darbų ir PU</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>PP rezultatų analizė, pokalbiai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2433" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Pokalbis su klasių vadovais, mokiniais, elektroninio dienyno įrašų patikrinimas</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Direktoriaus pavaduotojas ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Direktoriaus pavaduotoja ugdymui Violeta Kaziūnienė, direktoriaus pavaduotoja ugdymui Marijana Prusakaitė - Semionova</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Pagal PUPP tvarkaraštį</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Pagal mėnesio veiklos planą</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Mokytojų taryboje, metodinėse grupėse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC7184" w:rsidRPr="003324AB">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>25.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1990" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...68 lines deleted...]
-              <w:t>25.</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>VBE I ir II dalių organizavimas, p</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>asirengimo ir rezultatų analizė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3001" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Projektinių, bendruomeninių, socialinės atsakomybės, savanorystės veiklų organizavimo priežiūra </w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Koordinuoti egzaminų vykdymą, analizuoti pasirengimą ir rezultatus, panaudoti </w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">duomenis ugdymo kokybei </w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>gerinti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3379" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:ind w:left="0" w:hanging="2"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Patikrinti, ar projektinės, bendruomeninės, socialinės atsakomybės, savanorystės veiklos yra kryptingai vykdomos, stiprinant pilietiškumo kompetencijas </w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Bandomųjų darbų, VBE rezultatų analizė, pokal</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>biai su mokytojais ir mokiniais</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2433" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:ind w:left="0" w:hanging="2"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Pokalbis su mokytojais, atsakingais už veiklų organizavimą </w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Direktoriaus pavaduotojas ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:ind w:left="0" w:hanging="2"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Direktoriaus pavaduotoja ugdymui Violeta Kaziūnienė</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Pagal VBE tvarkaraštį</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:ind w:left="0" w:hanging="2"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Gruodis,</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Mokytojų taryboje, metodinėse grupėse</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC7184" w:rsidRPr="003324AB">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:ind w:left="0" w:hanging="2"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>gegužė</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>26.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1990" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:ind w:left="0" w:hanging="2"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Ikimokyklinio ir priešmokyklinio ugdymo grupių ugdytinių bei pradinio ugdymo mokinių pasiekimų ir pažangos aptarim</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>as</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3001" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Popamokinės veiklos analizė</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Įvertinti ugdytinių ir mokinių pažangą, pasiekimus, kompetencijų rai</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>dą ir tolesnio ugdymo poreikius</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3379" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Išsiaiškinti, ar popamokinė veikla suderinta su gimnazijos tikslais ir uždaviniais</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Dokumentacijos, darbų aplankų a</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D44" w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>nalizė, pokalbiai su mokytojais</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2433" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...40 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Direktoriaus pavaduotojas ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Direktoriaus pavaduotoja ugdymui Violeta Kaziūnienė</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Spalis, gegužė–birželis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00206F81" w:rsidRDefault="00563442">
+          <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00CE0E83">
             <w:pPr>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3761 lines deleted...]
-              <w:t>Administracijos posėdyje, Pradinio ugdymo metodinės grupės posėdyje</w:t>
+            <w:r w:rsidRPr="003324AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Administracijos posėdyje, Pradinio ugdymo metodinėje grupėje</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00206F81" w:rsidRDefault="00206F81">
+    <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00631375">
       <w:pPr>
-        <w:pBdr>
-[...7 lines deleted...]
-        <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00206F81">
-[...3 lines deleted...]
-      <w:cols w:space="1296"/>
+    <w:p w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidRDefault="00631375">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00631375" w:rsidRPr="003324AB" w:rsidSect="00034616">
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="850" w:right="794" w:bottom="850" w:left="964" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02070409020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="67CED708"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...97 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-[...2 lines deleted...]
-    <w:tmpl w:val="87D22EC0"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4089024"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...11 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-[...11 lines deleted...]
-    <w:lvl w:ilvl="3">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB12693A"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...75 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Sraassunumeriais3"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="718" w:hanging="360"/>
-[...71 lines deleted...]
-        <w:ind w:left="6478" w:hanging="180"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-[...2 lines deleted...]
-    <w:tmpl w:val="67CED708"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38441652"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Sraassunumeriais2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="171AC3A4"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3EAFDEC"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Sraassuenkleliais3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D1EFFD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Sraassuenkleliais2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0A62B40"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:pStyle w:val="Sraassunumeriais"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29761A62"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Sraassuenkleliais"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:vertAlign w:val="baseline"/>
-[...47 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00206F81"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F76D14"/>
+    <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="000067C0"/>
+    <w:rsid w:val="00034616"/>
+    <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="0007208A"/>
+    <w:rsid w:val="000A7E52"/>
+    <w:rsid w:val="001442C7"/>
+    <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="002B26D1"/>
+    <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="003324AB"/>
+    <w:rsid w:val="0039714B"/>
+    <w:rsid w:val="00403A27"/>
+    <w:rsid w:val="00431C61"/>
+    <w:rsid w:val="00432B02"/>
+    <w:rsid w:val="005626DA"/>
+    <w:rsid w:val="00631375"/>
+    <w:rsid w:val="006B1D44"/>
+    <w:rsid w:val="006C25DE"/>
+    <w:rsid w:val="006E1DC7"/>
+    <w:rsid w:val="007904CD"/>
+    <w:rsid w:val="00792108"/>
+    <w:rsid w:val="0088369A"/>
+    <w:rsid w:val="00934DCA"/>
+    <w:rsid w:val="009C73C5"/>
+    <w:rsid w:val="00A47963"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00AC7184"/>
+    <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00B67531"/>
+    <w:rsid w:val="00C80598"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00CE0E83"/>
+    <w:rsid w:val="00FC693F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lt-LT"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{F8A719D7-E75E-43FD-ACDC-7E9822EDC602}"/>
+  <w14:docId w14:val="5E3B6B52"/>
+  <w14:defaultImageDpi w14:val="300"/>
+  <w15:docId w15:val="{C361FB94-1C3C-463F-91C8-B39F036A8816}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        <w:lang w:val="lt" w:eastAsia="lt-LT" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -13142,100 +8628,97 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -13304,59 +8787,50 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -13408,390 +8882,11061 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-[...4 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:after="20"/>
     </w:pPr>
     <w:rPr>
-      <w:position w:val="-1"/>
-[...2 lines deleted...]
-      <w:lang w:val="lt-LT" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Antrat1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="prastasis"/>
     <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat1Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480" w:after="120"/>
+      <w:spacing w:before="480" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:sz w:val="48"/>
-      <w:szCs w:val="48"/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Antrat2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="prastasis"/>
     <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat2Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="360" w:after="80"/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:sz w:val="36"/>
-      <w:szCs w:val="36"/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Antrat3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="prastasis"/>
     <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat3Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="280" w:after="80"/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Antrat4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="prastasis"/>
     <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat4Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="40"/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Antrat5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="prastasis"/>
     <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat5Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="220" w:after="40"/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Antrat6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="prastasis"/>
     <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat6Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="40"/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat7Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat8Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat9Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-[...8 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="paragraph" w:styleId="Antrats">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="AntratsDiagrama"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AntratsDiagrama">
+    <w:name w:val="Antraštės Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrats"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Porat">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="PoratDiagrama"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PoratDiagrama">
+    <w:name w:val="Poraštė Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Porat"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Betarp">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat1Diagrama">
+    <w:name w:val="Antraštė 1 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat2Diagrama">
+    <w:name w:val="Antraštė 2 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat3Diagrama">
+    <w:name w:val="Antraštė 3 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pavadinimas">
     <w:name w:val="Title"/>
     <w:basedOn w:val="prastasis"/>
     <w:next w:val="prastasis"/>
+    <w:link w:val="PavadinimasDiagrama"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="480" w:after="120"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PavadinimasDiagrama">
+    <w:name w:val="Pavadinimas Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Pavadinimas"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paantrat">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="PaantratDiagrama"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PaantratDiagrama">
+    <w:name w:val="Paantraštė Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Paantrat"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraopastraipa">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pagrindinistekstas">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="PagrindinistekstasDiagrama"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PagrindinistekstasDiagrama">
+    <w:name w:val="Pagrindinis tekstas Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Pagrindinistekstas"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pagrindinistekstas2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="Pagrindinistekstas2Diagrama"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Pagrindinistekstas2Diagrama">
+    <w:name w:val="Pagrindinis tekstas 2 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Pagrindinistekstas2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pagrindinistekstas3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="Pagrindinistekstas3Diagrama"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Pagrindinistekstas3Diagrama">
+    <w:name w:val="Pagrindinis tekstas 3 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Pagrindinistekstas3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraas">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraas2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraas3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraassuenkleliais">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraassuenkleliais2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraassuenkleliais3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraassunumeriais">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraassunumeriais2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraassunumeriais3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraotsinys">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraotsinys2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraotsinys3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Makrokomandostekstas">
+    <w:name w:val="macro"/>
+    <w:link w:val="MakrokomandostekstasDiagrama"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MakrokomandostekstasDiagrama">
+    <w:name w:val="Makrokomandos tekstas Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Makrokomandostekstas"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citata">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="CitataDiagrama"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitataDiagrama">
+    <w:name w:val="Citata Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Citata"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat4Diagrama">
+    <w:name w:val="Antraštė 4 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat5Diagrama">
+    <w:name w:val="Antraštė 5 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat6Diagrama">
+    <w:name w:val="Antraštė 6 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat7Diagrama">
+    <w:name w:val="Antraštė 7 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat8Diagrama">
+    <w:name w:val="Antraštė 8 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat9Diagrama">
+    <w:name w:val="Antraštė 9 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="72"/>
-      <w:szCs w:val="72"/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Grietas">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emfaz">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Iskirtacitata">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="IskirtacitataDiagrama"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IskirtacitataDiagrama">
+    <w:name w:val="Išskirta citata Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Iskirtacitata"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nerykuspabraukimas">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Rykuspabraukimas">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nerykinuoroda">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Rykinuoroda">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Knygospavadinimas">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Turinioantrat">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Antrat1"/>
+    <w:next w:val="prastasis"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Lentelstinklelis">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-[...3 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sraopastraipa">
-[...15 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:styleId="viesusisspalvinimas">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
     </w:rPr>
-  </w:style>
-[...82 lines deleted...]
-    <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Betarp">
-[...3 lines deleted...]
-    <w:rsid w:val="00B9548E"/>
+  <w:style w:type="table" w:styleId="viesusspalvinimas1parykinimas">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-[...3 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:position w:val="-1"/>
-[...2 lines deleted...]
-      <w:lang w:val="lt-LT" w:eastAsia="en-US"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesusspalvinimas2parykinimas">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesusspalvinimas3parykinimas">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesusspalvinimas4parykinimas">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesusspalvinimas5parykinimas">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesusspalvinimas6parykinimas">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesussraas">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesussraas1parykinimas">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesussraas2parykinimas">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesussraas3parykinimas">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesussraas4parykinimas">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesussraas5parykinimas">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesussraas6parykinimas">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesustinklelis">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesustinklelis1parykinimas">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesustinklelis2parykinimas">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesustinklelis3parykinimas">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesustinklelis4parykinimas">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesustinklelis5parykinimas">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesustinklelis6parykinimas">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinisspalvinimas">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinisspalvinimas1parykinimas">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinisspalvinimas2parykinimas">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinisspalvinimas3parykinimas">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinisspalvinimas4parykinimas">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinisspalvinimas5parykinimas">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinisspalvinimas6parykinimas">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinisspalvinimas">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinisspalvinimas1parykinimas">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinisspalvinimas2parykinimas">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinisspalvinimas3parykinimas">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinisspalvinimas4parykinimas">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinisspalvinimas5parykinimas">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinisspalvinimas6parykinimas">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinissraas">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinissraas1parykinimas">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinissraas2parykinimas">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinissraas3parykinimas">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinissraas4parykinimas">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinissraas5parykinimas">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinissraas6parykinimas">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinissraas">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinissraas1parykinimas">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinissraas2parykinimas">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinissraas3parykinimas">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinissraas4parykinimas">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinissraas5parykinimas">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinissraas6parykinimas">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinistinklelis">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinistinklelis1parykinimas">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinistinklelis2parykinimas">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinistinklelis3parykinimas">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinistinklelis4parykinimas">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinistinklelis5parykinimas">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinistinklelis6parykinimas">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinistinklelis">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinistinklelis1parykinimas">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinistinklelis2parykinimas">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinistinklelis3parykinimas">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinistinklelis4parykinimas">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinistinklelis5parykinimas">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinistinklelis6parykinimas">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="3vidutinistinklelis">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="3vidutinistinklelis1parykinimas">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="3vidutinistinklelis2parykinimas">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="3vidutinistinklelis3parykinimas">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="3vidutinistinklelis4parykinimas">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="3vidutinistinklelis5parykinimas">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="3vidutinistinklelis6parykinimas">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tamsussraas">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tamsussraas1parykinimas">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tamsussraas2parykinimas">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tamsussraas3parykinimas">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tamsussraas4parykinimas">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tamsussraas5parykinimas">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tamsussraas6parykinimas">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotasspalvinimas">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotasspalvinimas1parykinimas">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotasspalvinimas2parykinimas">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotasspalvinimas3parykinimas">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotasspalvinimas4parykinimas">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotasspalvinimas5parykinimas">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotasspalvinimas6parykinimas">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotassraas">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotassraas1parykinimas">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotassraas2parykinimas">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotassraas3parykinimas">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotassraas4parykinimas">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotassraas5parykinimas">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotassraas6parykinimas">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotastinklelis">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotastinklelis1parykinimas">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotastinklelis2parykinimas">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotastinklelis3parykinimas">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotastinklelis4parykinimas">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotastinklelis5parykinimas">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotastinklelis6parykinimas">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -14081,84 +20226,95 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-[...1 lines deleted...]
-</go:gDocsCustomXmlDataStorage>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D83CBFBB-8A4C-4E81-9303-0177E3372F2D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>17397</Characters>
+  <Pages>7</Pages>
+  <Words>8751</Words>
+  <Characters>4989</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>144</Lines>
-  <Paragraphs>40</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20409</CharactersWithSpaces>
+  <CharactersWithSpaces>13713</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>user</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>python-docx</dc:creator>
+  <cp:keywords/>
+  <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>