--- v0 (2026-05-14)
+++ v1 (2026-09-29)
@@ -1,5425 +1,3699 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+    <w:p w:rsidR="00350FFF" w:rsidRDefault="00350FFF" w:rsidP="00F150EE">
       <w:pPr>
+        <w:spacing w:before="160" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040628A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          </w:t>
+      </w:r>
+      <w:r w:rsidR="0040628A" w:rsidRPr="0040628A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="0040628A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                     </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="0040628A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>PATVIRTINTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040628A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">                                                                       </w:t>
+      </w:r>
+      <w:r w:rsidR="0040628A" w:rsidRPr="0040628A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="00F150EE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040628A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Gimnazijos direktoriaus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040628A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">                                                               </w:t>
+      </w:r>
+      <w:r w:rsidR="0040628A" w:rsidRPr="0040628A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidR="00F150EE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040628A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>2026 m. rugsėjo</w:t>
+      </w:r>
+      <w:r w:rsidR="0040628A" w:rsidRPr="0040628A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040628A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040628A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">                                                     </w:t>
+      </w:r>
+      <w:r w:rsidR="0040628A" w:rsidRPr="0040628A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040628A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>įsakymu Nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="0040628A" w:rsidRPr="0040628A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (VG16)-235-1.3 E)-2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0040628A" w:rsidRPr="0040628A" w:rsidRDefault="0040628A" w:rsidP="0040628A">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="160"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="00F150EE" w:rsidP="00F150EE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>VILNIAUS R. PABERŽĖS „</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>VILNIAUS R. PABERŽĖS „VERDENĖS“ GIMNAZIJA</w:t>
+        <w:t xml:space="preserve">VERDENĖS“ </w:t>
       </w:r>
-    </w:p>
-[...92 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007A7B00" w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>GIMNAZIJOS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007A7B00" w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> VADOVŲ, MOKYTOJŲ IR PAGALBOS MOKINIUI SPECIALISTŲ</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7B00" w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>GIMNAZIJOS VADOVŲ, MOKYTOJŲ IR PAGALBOS MOKINIUI SPECIALISTŲ</w:t>
+        <w:t>KVALIFIKACIJOS TOBULINIMO PROGRAMA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+    <w:p w:rsidR="00644706" w:rsidRDefault="007A7B00">
       <w:pPr>
+        <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>KVALIFIKACIJOS TOBULINIMO PROGRAMA</w:t>
+        <w:t>2026–2027 M. M.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002328FC" w:rsidRDefault="00904496" w:rsidP="002328FC">
+    <w:p w:rsidR="00FF7608" w:rsidRPr="00350FFF" w:rsidRDefault="00FF7608">
       <w:pPr>
+        <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="100"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>I. 2025–2026 M. M. KVALIFIKACIJOS TOBULINIMO PROGRAMOS ĮGYVENDINIMO ANALIZĖ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRDefault="007A7B00">
+      <w:pPr>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025–2026 m. m. Gimnazijos vadovų, mokytojų ir pagalbos mokiniui specialistų kvalifikacijos tobulinimo programos įgyvendinimo analizę atliko Metodinė taryba. Pedagoginiai darbuotojai kvalifikaciją tobulino dalyvaudami seminaruose, mokymuose, konferencijose, kolegialaus mokymosi ir gerosios patirties sklaidos veiklose. Aktualia informacija, mokinių ugdymo(si) klausimais ir mokymuose įgyta patirtimi buvo dalijamasi Metodinės tarybos bei metodinių grupių posėdžiuose, vykdoma gerosios patirties sklaida Gimnazijos ir platesnėje švietimo bendruomenėje. Kvalifikacijos tobulinimo veiklų analizė pristatyta Mokytojų taryboje. Atsižvelgiant į 2025–2026 m. m. patirtį, 2026–2027 m. m. tikslinga kvalifikacijos tobulinimą dar glaudžiau sieti su individualizuotu ir įtraukiuoju ugdymu, mokinių savivaldumu ir asmenine pažanga, saugios ir palaikančios aplinkos kūrimu, ugdymo proceso kokybe, skaitmeninių kompetencijų bei atsakingo dirbtinio intelekto naudojimo plėtra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FF7608" w:rsidRPr="00350FFF" w:rsidRDefault="00FF7608">
+      <w:pPr>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="100"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2025-2026 M.M.</w:t>
+        <w:t>II. BENDROSIOS NUOSTATOS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A243E8" w:rsidRDefault="00A243E8" w:rsidP="002328FC">
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
       <w:pPr>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. Kvalifikacijos tobulinimo programa parengta vadovaujantis Lietuvos Respublikos švietimo įstatymu, Lietuvos Respublikos švietimo, mokslo ir sporto ministro 2025 m. gruodžio 9 d. įsakymu Nr. V-1238 „Dėl Pedagoginių darbuotojų (išskyrus aukštųjų mokyklų darbuotojus) 2026–2028 metų prioritetinių kvalifikacijos tobulinimo sričių patvirtinimo“, Gimnazijos vadovų, mokytojų ir pagalbos mokiniui specialistų kvalifikacijos tobulinimo tvarkos aprašu ir kitais kvalifikacijos tobulinimą reglamentuojančiais teisės aktais.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
+      <w:pPr>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Programa dera su 2026–2027 m. m. Gimnazijos veiklos prioritetais: individualizuoto ir įtraukiojo ugdymo stiprinimu; mokinių mokymosi motyvacijos, savivaldaus mokymosi ir atsakomybės už asmeninę pažangą stiprinimu; saugios, palaikančios ir įtraukios aplinkos kūrimu; ugdymo proceso kokybės gerinimu, racionaliai planuojant mokymosi krūvį ir plėtojant mokinių pasirinkimo galimybes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRDefault="007A7B00">
+      <w:pPr>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3. Kvalifikacijos tobulinimo formos: kvalifikacijos tobulinimo programos ir renginiai, stažuotės, konferencijos, seminarai, kursai, paskaitos, edukacinės išvykos, kolegialaus mokymosi veiklos, mentorystė, savišvieta ir kitos teisės aktuose numatytos profesinio tobulėjimo formos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD3BCB" w:rsidRPr="00350FFF" w:rsidRDefault="00DD3BCB">
+      <w:pPr>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="100"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>III. KVALIFIKACIJOS TOBULINIMO TIKSLAS, UŽDAVINIAI, PRIORITETAI IR KRYPTYS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
+      <w:pPr>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4. Kvalifikacijos tobulinimo tikslas – sudaryti sąlygas pedagoginiams darbuotojams kryptingai tobulinti profesines kompetencijas, siejant profesinį augimą su Gimnazijos veiklos prioritetais, ugdymo kokybės gerinimu, mokinių individualių poreikių atliepimu, jų pažanga ir gerove.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+    <w:p w:rsidR="00644706" w:rsidRPr="005A1E91" w:rsidRDefault="007A7B00">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A1E91">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>. Kvalifikacijos tobulinimo uždaviniai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="005A1E91" w:rsidRDefault="007A7B00">
+      <w:pPr>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A1E91">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>5.1. sudaryti sąlygas pedagoginiams darbuotojams sistemingai tobulinti profesines kompetencijas pagal individualius poreikius ir Gimnazijos veiklos prioritetus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="005A1E91" w:rsidRDefault="005A1E91" w:rsidP="00DD3BCB">
+      <w:pPr>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A1E91">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7B00" w:rsidRPr="005A1E91">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>stiprinti individualizuoto ir įtraukiojo ugdymo, universalaus dizaino ugdymuisi, diferencijavimo ir mokinių pasirinkimo galimybių taikymo kompetencijas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00" w:rsidP="00DD3BCB">
+      <w:pPr>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A1E91">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>5.3. plėtoti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mokinių mokymosi motyvacijos, savivaldaus mokymosi, refleksijos, įsivertinimo ir asmeninės pažangos stebėjimo praktikas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00" w:rsidP="00DD3BCB">
+      <w:pPr>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.4. stiprinti skaitmenines kompetencijas, atsakingą ir etišką dirbtinio intelekto priemonių taikymą ugdymo procese;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00" w:rsidP="00DD3BCB">
+      <w:pPr>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.5. plėtoti socialines ir emocines, bendradarbiavimo, prevencinės veiklos, lyderystės ir vadybos kompetencijas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00" w:rsidP="00DD3BCB">
+      <w:pPr>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.6. skatinti kolegialų mokymąsi, refleksiją, gerosios patirties sklaidą ir duomenimis grįstą ugdymo praktikos tobulinimą;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00" w:rsidP="00DD3BCB">
+      <w:pPr>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.7. racionaliai ir tikslingai naudoti kvalifikacijos tobulinimui skirtas lėšas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00675345" w:rsidRDefault="007A7B00" w:rsidP="00DD3BCB">
+      <w:pPr>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00675345">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>I. 2024-2025 M. M. KVALIFIKACIJOS TOBULINIMO PROGRAMOS ĮGYVENDINIMO ANALIZĖ</w:t>
+        <w:t>6. 2026–2027 m. m. Gimnazijos kvalifikacijos tobulinimo prioritetai ir kryptys:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B0529" w:rsidRDefault="00904496" w:rsidP="00A243E8">
+    <w:p w:rsidR="00644706" w:rsidRPr="00DD3BCB" w:rsidRDefault="007A7B00" w:rsidP="00DD3BCB">
       <w:pPr>
-        <w:pStyle w:val="Betarp"/>
-[...1 lines deleted...]
-        <w:ind w:firstLine="720"/>
+        <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD3BCB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>F</w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>6.1. Individualizuoto, įtraukiojo ir mokinių pažangą skatinančio ugdymo stiprinimas.</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:i/>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00" w:rsidP="00DD3BCB">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+        <w:ind w:left="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>acebook</w:t>
-[...19 lines deleted...]
-        </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Kryptys:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00" w:rsidP="00DD3BCB">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+        <w:ind w:left="680" w:hanging="255"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>• universalaus dizaino ugdymuisi, diferencijavimo ir individualizavimo principų taikymas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00" w:rsidP="00DD3BCB">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+        <w:ind w:left="680" w:hanging="255"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>• mokinių skirtingų gebėjimų, poreikių ir talentų atpažinimas bei jų plėtojimas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00" w:rsidP="00DD3BCB">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+        <w:ind w:left="680" w:hanging="255"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>• formuojamasis vertinimas, refleksija, įsivertinimas ir asmeninės pažangos stebėjimas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00" w:rsidP="00DD3BCB">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+        <w:ind w:left="680" w:hanging="255"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>• savivaldaus mokymosi, mokymosi motyvacijos ir atsakomybės už mokymąsi stiprinimas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00" w:rsidP="00DD3BCB">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+        <w:ind w:left="680" w:hanging="255"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>• mokinių pasirinkimo galimybių ir skirtingų mokymosi būdų plėtra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00DD3BCB" w:rsidRDefault="007A7B00" w:rsidP="00DD3BCB">
+      <w:pPr>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD3BCB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>6.2. Medijų, skaitmeninių kompetencijų ir atsakingo dirbtinio intelekto taikymo stiprinimas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00" w:rsidP="00DD3BCB">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+        <w:ind w:left="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>II.  BENDROSIOS NUOSTATOS</w:t>
+        <w:t>Kryptys:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B0529" w:rsidRDefault="00904496" w:rsidP="00AB18D5">
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00" w:rsidP="00DD3BCB">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
+        <w:spacing w:after="20"/>
+        <w:ind w:left="680" w:hanging="255"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kvalifikacijos tobulinimo programa parengta vadovaujantis Lietuvos Respublikos Švietimo, mokslo ir sporto ministro 2022 m. gruodžio 13 d. įsakymu Nr. V-1942 „Dėl pedagoginių darbuotojų (išskyrus aukštųjų mokyklų darbuotojus) 2023-2025 metų prioritetinių kvalifikacijos tobulinimo sričių patvirtinimo, 2023 m. sausio 4 d. įsakymu Nr. V-7 „Valstybinių ir savivaldybių švietimo įstaigų (išskyrus aukštąsias mokyklas) vadovų, jų </w:t>
+        <w:t>• skaitmeninio ugdymo turinio ir priemonių tikslingas taikymas;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00" w:rsidP="00DD3BCB">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+        <w:ind w:left="680" w:hanging="255"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>pavaduotojų ugdymui, ugdymą organizuojančių skyrių vedėjų, mokytojų, pagalbos mokiniui specialistų kvalifikacijos tobulinimo nuostatų patvirtinimo“ pakeitimo, gimnazijos direktoriaus, direktoriaus pavaduotojų ugdymui, mokytojų ir pagalbos mokiniui specialistų kvalifikacijos tobulinimo tvarkos aprašu ir dera su 2025-2026 mokslo metų gimnazijos veiklos prioritetais.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>• DI priemonių integravimas į ugdymo proceso planavimą ir organizavimą;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B0529" w:rsidRDefault="00904496" w:rsidP="00AB18D5">
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="00D56849" w:rsidP="00DD3BCB">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
+        <w:spacing w:after="20"/>
+        <w:ind w:left="680" w:hanging="255"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kvalifikacijos tobulinimo formos: savišvieta, </w:t>
+        <w:t xml:space="preserve">• </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007A7B00" w:rsidRPr="00D56849">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>individualus tobulinimasis, kolegialus dalijimasis patirtimi</w:t>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>kritinis DI sugeneruoto turinio vertinimas, etikos, akademinio sąžiningumo ir socialinės atsakomybės principų taikymas;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00" w:rsidP="00DD3BCB">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+        <w:ind w:left="680" w:hanging="255"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, specializuoti renginiai: kursai, seminarai, konferencijos, mokymai, edukacinės išvykos ir kt.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>• skaitmeninių priemonių naudojimas mokinių įsitraukimui, individualizavimui ir grįžtamajam ryšiui stiprinti.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+    <w:p w:rsidR="00644706" w:rsidRPr="00DD3BCB" w:rsidRDefault="007A7B00" w:rsidP="00DD3BCB">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-          <w:szCs w:val="10"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00DD3BCB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>6.3. Saugios, palaikančios ir bendradarbiaujančios ugdymo aplinkos kūrimas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00" w:rsidP="00DD3BCB">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+        <w:ind w:left="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">III. KVALIFIKACIJOS TOBULINIMO TIKSLAS, UŽDAVINIAI, PRIORITETAI  </w:t>
+        <w:t>Kryptys:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B0529" w:rsidRDefault="004B0529">
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00" w:rsidP="00DD3BCB">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:after="20"/>
+        <w:ind w:left="680" w:hanging="255"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>• mokinių socialinių ir emocinių kompetencijų bei gyvenimo įgūdžių ugdymas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00" w:rsidP="00D56849">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+        <w:ind w:left="567" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56849">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>prevencinės veiklos, patyčių, emocinių sunkumų ir kitų rizikos v</w:t>
+      </w:r>
+      <w:r w:rsidR="00D56849" w:rsidRPr="00D56849">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eiksnių atpažinimo kompetencijų </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56849">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>stiprinimas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00" w:rsidP="00DD3BCB">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+        <w:ind w:left="680" w:hanging="255"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>• mokinių emocinės gerovės, fizinio aktyvumo ir sveikatai palankios aplinkos stiprinimas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00" w:rsidP="00DD3BCB">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+        <w:ind w:left="680" w:hanging="255"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>• mokinių, mokytojų ir tėvų partnerystės bei bendradarbiavimo plėtojimas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00" w:rsidP="00DD3BCB">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+        <w:ind w:left="680" w:hanging="255"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>• pilietiškumo, bendruomeniškumo ir socialinės atsakomybės ugdymas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00DD3BCB" w:rsidRDefault="007A7B00" w:rsidP="00DD3BCB">
+      <w:pPr>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD3BCB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>6.4. Profesinio bendradarbiavimo, lyderystės ir ugdymo kokybės kultūros stiprinimas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00" w:rsidP="00DD3BCB">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+        <w:ind w:left="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4. Kvalifikacijos tobulinimo tikslas</w:t>
+        <w:t>Kryptys:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00" w:rsidP="00DD3BCB">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+        <w:ind w:left="680" w:hanging="255"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – sudaryti sąlygas ir skatinti gimnazijos vadovus, mokytojus bei pagalbos mokiniui specialistus įgyti ir plėtoti savo kompetencijas, siekiant mokinių pasiekimų gerinimo, atsižvelgiant į individualius mokinių ugdymo(si) poreikius.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>• kolegialus mokymasis, mentorystė, pamokų stebėjimas ir gerosios patirties sklaida;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00" w:rsidP="00DD3BCB">
       <w:pPr>
-        <w:pStyle w:val="Betarp"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:after="20"/>
+        <w:ind w:left="680" w:hanging="255"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>• pedagoginė lyderystė, komandinis darbas ir bendruomenės įtraukimas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00" w:rsidP="00DD3BCB">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+        <w:ind w:left="680" w:hanging="255"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>• duomenimis grįstas sprendimų priėmimas ir profesinės veiklos refleksija;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00" w:rsidP="00DD3BCB">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+        <w:ind w:left="680" w:hanging="255"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>• ugdymo proceso kokybės gerinimas, racionalus mokymosi krūvio planavimas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00" w:rsidP="00DD3BCB">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+        <w:ind w:left="680" w:hanging="255"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>• vadovavimo, lyderystės ir strateginio švietimo įstaigos valdymo kompetencijų stiprinimas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRDefault="007A7B00" w:rsidP="00DD3BCB">
+      <w:pPr>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>7. Įgyvendinant Programą atsižvelgiama į visas nacionaliniu lygmeniu patvirtintas 2026–2028 metų prioritetines kvalifikacijos tobulinimo sritis: medijų ir skaitmeninių kompetencijų stiprinimą; įtraukiojo ugdymo planavimo ir įgyvendinimo kompetencijų tobulinimą; ugdymo turinio atnaujinimo, didaktikos ir vertinimo kompetencijų stiprinimą; pilietiškumo, bendrųjų kompetencijų ir gyvenimo įgūdžių ugdymą; švietimo įstaigų lyderystės ir vadybos stiprinimą; sveikatos stiprinimo, fizinio aktyvumo ir emocinės gerovės užtikrinimą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00915DF6" w:rsidRPr="00350FFF" w:rsidRDefault="00915DF6" w:rsidP="00DD3BCB">
+      <w:pPr>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00915DF6" w:rsidRPr="00915DF6" w:rsidRDefault="007A7B00" w:rsidP="00915DF6">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="100"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5. Kvalifikacijos tobulinimo uždaviniai:</w:t>
-[...986 lines deleted...]
-        </w:rPr>
         <w:t>IV. KVALIFIKACIJOS TOBULINIMO PRIEMONĖS</w:t>
-      </w:r>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">7. Kvalifikacijos tobulinimo priemonės: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Lentelstinklelis"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1384"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2844"/>
+        <w:gridCol w:w="852"/>
+        <w:gridCol w:w="3138"/>
+        <w:gridCol w:w="1995"/>
+        <w:gridCol w:w="1995"/>
+        <w:gridCol w:w="1995"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B0529">
+      <w:tr w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidTr="00350FFF">
         <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00350FFF">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...25 lines deleted...]
-              <w:t>r.</w:t>
+              <w:t>Eil. Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4678" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3138" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00350FFF">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>Turinys</w:t>
+              <w:t>Priemonė / veikla</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2469" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Laikas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2844" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00350FFF">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>Atsakingas asmuo</w:t>
+              <w:t>Atsakingi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2844" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00350FFF">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>Laukiami rezultatai</w:t>
+              <w:t>Laukiamas rezultatas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B0529">
+      <w:tr w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidTr="00350FFF">
         <w:trPr>
+          <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4678" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3138" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Analizuoti ir tirti mokytojų kvalifikacijos tobulinimo poreikius</w:t>
+              <w:t>Išanalizuoti pedagoginių darbuotojų profesinio tobulėjimo poreikius ir, atsižvelgiant į Gimnazijos bei nacionalinius prioritetus, numatyti kvalifikacijos tobulinimo kryptis.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2469" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>rugpjūtis - rugsėjis</w:t>
+              <w:t>Rugpjūtis–rugsėjis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2844" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Direktoriaus pavaduotoja ugdymui</w:t>
-[...18 lines deleted...]
-              <w:t>M. Prusakaitė-Semionova</w:t>
+              <w:t>Direktoriaus pavaduotojas ugdymui, Metodinė taryba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2844" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Kvalifikacijos tobulinimo prioritetų nustatymas</w:t>
+              <w:t>Nustatyti aktualiausi bendruomenės kvalifikacijos tobulinimo poreikiai ir kryptys.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B0529">
+      <w:tr w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidTr="00350FFF">
         <w:trPr>
+          <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4678" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3138" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Stebėti ir vertinti, kaip pedagogų veikla atitinka turimą kvalifikacinę kategoriją bei skatinti kelti kvalifikacinę kategoriją</w:t>
+              <w:t>Sudaryti sąlygas pedagoginiams darbuotojams dalyvauti tiksliniuose kvalifikacijos tobulinimo renginiuose pagal Programos prioritetus.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2469" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2025– 2026 m. m.</w:t>
+              <w:t>Visus mokslo metus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2844" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gimnazijos administracija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2844" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Aukšta mokomojo dalyko pamokų kokybė</w:t>
+              <w:t>Pedagoginiai darbuotojai kryptingai tobulina kompetencijas, susijusias su Gimnazijos veiklos prioritetais.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B0529">
+      <w:tr w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidTr="00350FFF">
         <w:trPr>
+          <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4678" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3138" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Sudaryti sąlygas kelti kvalifikaciją įvairiomis formomis, dalintis gerąja patirtimi gimnazijoje, rajone, šalyje</w:t>
+              <w:t>Organizuoti Gimnazijoje bendrus mokymus / seminarus aktualiomis temomis: įtraukusis ugdymas ir universalus dizainas ugdymuisi; mokinių pažangos stebėjimas ir savivaldus mokymasis; DI taikymas ugdyme; emocinė gerovė ir prevencija.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2469" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2025– 2026 m. m.</w:t>
+              <w:t>Visus mokslo metus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2844" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Gimnazijos administracija</w:t>
+              <w:t>Gimnazijos administracija, Metodinė taryba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2844" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Gerosios patirties sklaida</w:t>
+              <w:t>Bendruomenėje stiprinamos prioritetinės kompetencijos ir susitariama dėl jų taikymo praktikoje.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B0529">
+      <w:tr w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidTr="00350FFF">
         <w:trPr>
+          <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4678" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3138" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Organizuoti kvalifikacijos</w:t>
-[...35 lines deleted...]
-              <w:t>kviesti lektorius, atsižvelgiant į prioritetus</w:t>
+              <w:t>Tęsti kolegialaus mokymosi projektą „Kolega kolegai“: pamokų / veiklų stebėjimas, aptarimas, refleksija ir gerosios patirties sklaida.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2469" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2025– 2026 m. m.</w:t>
+              <w:t>Visus mokslo metus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2844" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Direktoriaus pavaduotoja ugdymui</w:t>
-[...18 lines deleted...]
-              <w:t>M.Prusakaitė-Semionova</w:t>
+              <w:t>Direktoriaus pavaduotojas ugdymui, Metodinė taryba, metodinės grupės</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2844" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Dauguma mokytojų vienu metų ar individualiai dalyvaus seminaruose, mokymuose ir tobulins savo kvalifikaciją</w:t>
+              <w:t>Stiprėja kolegialaus mokymosi kultūra; pedagogai perima ir praktiškai išbando kolegų taikomus veiksmingus metodus.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B0529">
+      <w:tr w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidTr="00350FFF">
         <w:trPr>
+          <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4678" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3138" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inicijuoti mokytojų kolegialų bendravimą ir </w:t>
-[...17 lines deleted...]
-              <w:t>bendradarbiavimą (gerosios patirties sklaidos projektas „Kolega kolegai“ – pamokų stebėjimas ir aptarimas)</w:t>
+              <w:t>Plėtoti mentorystę ir pagalbą naujai atvykusiems bei mažesnę pedagoginę patirtį turintiems mokytojams.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2469" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2025– 2026 m. m.</w:t>
+              <w:t>Pagal poreikį</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2844" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Direktoriaus pavaduotoja ugdymui</w:t>
-[...18 lines deleted...]
-              <w:t>M.Prusakaitė-Semionova, Metodinės tarybos pirmininkė J.Jurkšaitienė</w:t>
+              <w:t>Gimnazijos administracija, paskirti mentoriai, metodinių grupių pirmininkai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2844" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Dalijimasis darbo patirtimi, vykdoma sklaida</w:t>
+              <w:t>Naujai dirbantys pedagogai gauna sistemingą profesinę pagalbą ir greičiau įsitraukia į Gimnazijos veiklą.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B0529">
+      <w:tr w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidTr="00350FFF">
         <w:trPr>
+          <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4678" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3138" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Tobulinti mokytojų dalykines kompetencijas, reikalingas mokinių ugdymui nuolat kintančioje visuomenėje:</w:t>
-[...91 lines deleted...]
-              <w:t>Pagalbos mokytojams, turintiems nedidelę pedagoginę patirtį, naujai atvykusiems, teikimas</w:t>
+              <w:t>Metodinėse grupėse analizuoti ir skleisti kvalifikacijos tobulinimo renginiuose įgytas žinias bei praktikas, aptarti jų pritaikymą ugdymo procese.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2469" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2025– 2026 m. m.</w:t>
+              <w:t>Ne rečiau kaip kartą per pusmetį</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2844" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Direktoriaus pavaduotoja ugdymui</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Metodinės tarybos nariai, mokytojai, priskirti mentoriai </w:t>
+              <w:t>Metodinių grupių pirmininkai, pedagoginiai darbuotojai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2844" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Pagerės bendradarbiavimo kompetencijų, metodinio darbo patirties sklaida</w:t>
+              <w:t>Mokymuose įgytos žinios perkeliamos į kasdienę praktiką, vyksta tikslinga gerosios patirties sklaida.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B0529">
+      <w:tr w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidTr="00350FFF">
         <w:trPr>
+          <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4678" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3138" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Aptarti, kokią įtaką mokinių mokymosi pasiekimų gerinimui daro  kvalifikacijos</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">tobulinimas, naujovių bei gerosios patirties sklaida </w:t>
+              <w:t>Skatinti pedagogus tikslingai taikyti skaitmenines ir DI priemones, aptariant jų naudą, ribotumus, etiką ir akademinį sąžiningumą.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2469" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2026 m.</w:t>
-[...18 lines deleted...]
-              <w:t>gegužė</w:t>
+              <w:t>Visus mokslo metus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2844" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Direktoriaus pavaduotoja ugdymui M.Prusakaitė-Semionova,</w:t>
-[...18 lines deleted...]
-              <w:t>Mokytojų taryba</w:t>
+              <w:t>Metodinė taryba, metodinės grupės</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2844" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Pagerės mokinių</w:t>
+              <w:t>Skaitmeninės ir DI priemonės taikomos atsakingai, tikslingai ir siejant su ugdymo(si) tikslais.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00644706" w:rsidRPr="0040628A" w:rsidTr="00350FFF">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>mokymosi pasiekimai</w:t>
-[...39 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4678" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3138" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Stebėti pedagogų atestacijos eigą</w:t>
+              <w:t>Stebėti pedagoginių darbuotojų atestacijos eigą ir sudaryti sąlygas siekti aukštesnės kvalifikacinės kategorijos.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2469" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2025 - 2026 m. m.</w:t>
+              <w:t>Visus mokslo metus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2844" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00FB4562" w:rsidRDefault="00FB4562">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FB4562">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
-              <w:t>Gimnazijos direktorė</w:t>
+              <w:t>Gimnazijos direktorius</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidR="007A7B00" w:rsidRPr="00FB4562">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
-            </w:pPr>
-[...25 lines deleted...]
-              <w:t>metodinių grupių pirmininkai</w:t>
+              <w:t>, Atestacijos komisija, metodinių grupių pirmininkai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2844" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="0040628A" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4562">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Atestacija vykdoma pagal patvirtintą</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0040628A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> perspektyvinę programą; pedagogams teikiama reikalinga metodinė ir organizacinė pagalba.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00644706" w:rsidRPr="0040628A" w:rsidTr="00350FFF">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...29 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="3138" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Vesti pedagogų kvalifikacijos tobulinimo apskaitą ir pateiktų kvalifikacijos tobulinimo ataskaitų analizę</w:t>
+              <w:t>Vesti kvalifikacijos tobulinimo apskaitą ir stebėti kvalifikacijai skirtų lėšų panaudojimą.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Kvalifikacijai skirtų lėšų panaudojimo apskaita</w:t>
+              <w:t>Visus mokslo metus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2469" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00FB4562" w:rsidRDefault="00FB4562">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FB4562">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
-              <w:t>2025 - 2026 m. m.</w:t>
+              <w:t>Gimnazijos direktorius arba jo</w:t>
+            </w:r>
+            <w:r w:rsidR="007A7B00" w:rsidRPr="00FB4562">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> įgaliotas asmuo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2844" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="0040628A" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4562">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Turimi aktualūs duomenys</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0040628A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> apie kvalifikacijos tobulinimą ir lėšų panaudojimą.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidTr="00350FFF">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Gimnazijos direktorė V.Dapkevičienė</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2844" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="3138" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Žinomi statistiniai duomenys apie kvalifikacijos tobulinimą</w:t>
-[...94 lines deleted...]
-              <w:t>2026 m. birželis</w:t>
+              <w:t>Įvertinti kvalifikacijos tobulinimo poveikį pedagogų praktikai ir Gimnazijos veiklos prioritetų įgyvendinimui; parengti Programos įgyvendinimo analizę.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2844" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00350FFF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Direktoriaus pavaduotoja ugdymui M.Prusakaitė-Semionova,</w:t>
-[...18 lines deleted...]
-              <w:t>Metodinės tarybos pirmininkė J.Jurkšaitienė</w:t>
+              <w:t>2027 m. birželis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2844" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004B0529" w:rsidRDefault="004B0529">
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00350FFF">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Metodinė taryba, direktoriaus pavaduotojas ugdymui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00350FFF">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Apibendrinti kvalifikacijos tobulinimo rezultatai, nustatytos stiprybės ir tolesnio profesinio augimo kryptys.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004B0529" w:rsidRDefault="004B0529">
+    <w:p w:rsidR="00DD3BCB" w:rsidRDefault="00DD3BCB">
       <w:pPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:before="160" w:after="100"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+    <w:p w:rsidR="00DD3BCB" w:rsidRPr="007A7B00" w:rsidRDefault="007A7B00" w:rsidP="007A7B00">
       <w:pPr>
+        <w:spacing w:before="160" w:after="100"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>V. BAIGIAMOSIOS NUOSTATOS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
       <w:pPr>
-        <w:pStyle w:val="Sraopastraipa"/>
-[...4 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8. Programos įgyvendinimą koordinuoja Gimnazijos direktoriaus paskirtas asmuo, atsakingas už pedagoginių darbuotojų kvalifikacijos tobulinimo organizavimą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
+      <w:pPr>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9. Programos įgyvendinimo analizę 2027 m. birželio mėnesį atlieka Metodinė taryba, remdamasi pedagoginių darbuotojų kvalifikacijos tobulinimo duomenimis, metodinių grupių informacija ir kitais Gimnazijoje prieinamais duomenimis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
+      <w:pPr>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10. Programos įgyvendinimo rezultatai ir siūlymai dėl tolesnių kvalifikacijos tobulinimo krypčių pristatomi Mokytojų taryboje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRPr="00350FFF" w:rsidRDefault="007A7B00">
+      <w:pPr>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11. Programa gali būti tikslinama mokslo metų eigoje, atsižvelgiant į teisės aktų pakeitimus, Gimnazijos veiklos poreikius ir turimas finansines galimybes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644706" w:rsidRDefault="00644706">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00350FFF" w:rsidRDefault="00350FFF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00350FFF" w:rsidRDefault="00350FFF" w:rsidP="00350FFF">
+      <w:pPr>
+        <w:pStyle w:val="Betarp"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="00350FFF" w:rsidRDefault="00350FFF" w:rsidP="00350FFF">
+      <w:pPr>
+        <w:pStyle w:val="Betarp"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+    <w:p w:rsidR="00350FFF" w:rsidRPr="00350FFF" w:rsidRDefault="00350FFF" w:rsidP="00350FFF">
       <w:pPr>
-        <w:pStyle w:val="Sraopastraipa"/>
-[...4 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:pStyle w:val="Betarp"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00350FFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>Kvalifikacijos tobulinimo programos įgyvendinimo analizę atliks Metodinė taryba 2026 m. birželio mėnesį.</w:t>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>PRITARTA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+    <w:p w:rsidR="00350FFF" w:rsidRPr="00350FFF" w:rsidRDefault="00350FFF" w:rsidP="00350FFF">
       <w:pPr>
-        <w:pStyle w:val="Sraopastraipa"/>
-[...4 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:pStyle w:val="Betarp"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00350FFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>Metodinės tarybos pirmininkė J. Jurkšaitienė 2025-2026 m. m. vadovų, mokytojų ir pagalbos mokiniui specialistų kvalifikacijos tobulinimo ataskaitų analizę pristatys Mokytojų tarybos posėdyje 2026 m. birželio mėnesį.</w:t>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Gimnazijos Metodinės tarybos posėdžio</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B0529" w:rsidRDefault="004B0529">
-[...14 lines deleted...]
-    <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+    <w:p w:rsidR="00350FFF" w:rsidRPr="00350FFF" w:rsidRDefault="00350FFF" w:rsidP="00350FFF">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00350FFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>PRITARTA</w:t>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 m. rugpjūčio 31 d. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B0529" w:rsidRDefault="00904496">
+    <w:p w:rsidR="00350FFF" w:rsidRPr="00350FFF" w:rsidRDefault="00350FFF" w:rsidP="00350FFF">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
+        <w:rPr>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350FFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...44 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>protokolo Nr. 1 nutarimu</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="004B0529" w:rsidRPr="00407191">
-[...2 lines deleted...]
-      <w:cols w:space="1296"/>
+    <w:p w:rsidR="00350FFF" w:rsidRPr="00350FFF" w:rsidRDefault="00350FFF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00350FFF" w:rsidRPr="00350FFF" w:rsidSect="00034616">
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1020" w:right="1020" w:bottom="1020" w:left="1247" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...4 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02070409020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="DC98992B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DC98992B"/>
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4089024"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB12693A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Sraassunumeriais3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38441652"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Sraassunumeriais2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...130 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="00A267E1"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="171AC3A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="720"/>
-[...15 lines deleted...]
-          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...112 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...115 lines deleted...]
-    <w:tmpl w:val="2B6908A4"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3EAFDEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Sraassuenkleliais3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...127 lines deleted...]
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="2F435B30"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D1EFFD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Sraassuenkleliais2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0A62B40"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Sraassunumeriais"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...317 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="671675D2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A3160CF4"/>
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29761A62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Sraassuenkleliais"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0"/>
-[...1 lines deleted...]
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...509 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="7"/>
-[...8 lines deleted...]
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
-  <w:defaultTabStop w:val="1296"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="396"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006B4ED9"/>
-[...115 lines deleted...]
-    <w:rsid w:val="7FA002F2"/>
+    <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="00034616"/>
+    <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="00350FFF"/>
+    <w:rsid w:val="0040628A"/>
+    <w:rsid w:val="005A1E91"/>
+    <w:rsid w:val="00644706"/>
+    <w:rsid w:val="00675345"/>
+    <w:rsid w:val="007A7B00"/>
+    <w:rsid w:val="00915DF6"/>
+    <w:rsid w:val="00A62154"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00D56849"/>
+    <w:rsid w:val="00DD3BCB"/>
+    <w:rsid w:val="00F150EE"/>
+    <w:rsid w:val="00FB4562"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00FF7608"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lt-LT" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{E2A89B75-9836-4B89-8B6E-1E0CF9D90536}"/>
+  <w14:docId w14:val="09383F1A"/>
+  <w14:defaultImageDpi w14:val="300"/>
+  <w15:docId w15:val="{A8680A7E-1587-4317-A75F-B25CF16E9058}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5481,125 +3755,124 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5641,59 +3914,50 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -5745,360 +4009,11220 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat1Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat2Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat3Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat4Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat5Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat6Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat7Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat8Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat9Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrats">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="AntratsDiagrama"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AntratsDiagrama">
+    <w:name w:val="Antraštės Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrats"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Porat">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="PoratDiagrama"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PoratDiagrama">
+    <w:name w:val="Poraštė Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Porat"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Betarp">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat1Diagrama">
+    <w:name w:val="Antraštė 1 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat2Diagrama">
+    <w:name w:val="Antraštė 2 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat3Diagrama">
+    <w:name w:val="Antraštė 3 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pavadinimas">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="PavadinimasDiagrama"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PavadinimasDiagrama">
+    <w:name w:val="Pavadinimas Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Pavadinimas"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paantrat">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="PaantratDiagrama"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PaantratDiagrama">
+    <w:name w:val="Paantraštė Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Paantrat"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraopastraipa">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pagrindinistekstas">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="PagrindinistekstasDiagrama"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PagrindinistekstasDiagrama">
+    <w:name w:val="Pagrindinis tekstas Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Pagrindinistekstas"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pagrindinistekstas2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="Pagrindinistekstas2Diagrama"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Pagrindinistekstas2Diagrama">
+    <w:name w:val="Pagrindinis tekstas 2 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Pagrindinistekstas2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pagrindinistekstas3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="Pagrindinistekstas3Diagrama"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Pagrindinistekstas3Diagrama">
+    <w:name w:val="Pagrindinis tekstas 3 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Pagrindinistekstas3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraas">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraas2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraas3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraassuenkleliais">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraassuenkleliais2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraassuenkleliais3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraassunumeriais">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraassunumeriais2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraassunumeriais3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraotsinys">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraotsinys2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraotsinys3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Makrokomandostekstas">
+    <w:name w:val="macro"/>
+    <w:link w:val="MakrokomandostekstasDiagrama"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MakrokomandostekstasDiagrama">
+    <w:name w:val="Makrokomandos tekstas Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Makrokomandostekstas"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citata">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="CitataDiagrama"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitataDiagrama">
+    <w:name w:val="Citata Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Citata"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat4Diagrama">
+    <w:name w:val="Antraštė 4 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat5Diagrama">
+    <w:name w:val="Antraštė 5 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat6Diagrama">
+    <w:name w:val="Antraštė 6 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat7Diagrama">
+    <w:name w:val="Antraštė 7 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat8Diagrama">
+    <w:name w:val="Antraštė 8 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat9Diagrama">
+    <w:name w:val="Antraštė 9 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Grietas">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Emfaz">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Iskirtacitata">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="IskirtacitataDiagrama"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IskirtacitataDiagrama">
+    <w:name w:val="Išskirta citata Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Iskirtacitata"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nerykuspabraukimas">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Rykuspabraukimas">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nerykinuoroda">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Rykinuoroda">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Knygospavadinimas">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Turinioantrat">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Antrat1"/>
+    <w:next w:val="prastasis"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="table" w:styleId="Lentelstinklelis">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="prastojilentel"/>
     <w:uiPriority w:val="59"/>
-    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sraopastraipa">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:styleId="viesusisspalvinimas">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-[...23 lines deleted...]
-      <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
     </w:tblPr>
-  </w:style>
-[...2 lines deleted...]
-    <w:rsid w:val="00852772"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesusspalvinimas1parykinimas">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="256" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesusspalvinimas2parykinimas">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesusspalvinimas3parykinimas">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesusspalvinimas4parykinimas">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesusspalvinimas5parykinimas">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesusspalvinimas6parykinimas">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesussraas">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesussraas1parykinimas">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesussraas2parykinimas">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesussraas3parykinimas">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesussraas4parykinimas">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesussraas5parykinimas">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesussraas6parykinimas">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesustinklelis">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesustinklelis1parykinimas">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesustinklelis2parykinimas">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesustinklelis3parykinimas">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesustinklelis4parykinimas">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesustinklelis5parykinimas">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="viesustinklelis6parykinimas">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinisspalvinimas">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinisspalvinimas1parykinimas">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinisspalvinimas2parykinimas">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinisspalvinimas3parykinimas">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinisspalvinimas4parykinimas">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinisspalvinimas5parykinimas">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinisspalvinimas6parykinimas">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinisspalvinimas">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinisspalvinimas1parykinimas">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinisspalvinimas2parykinimas">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinisspalvinimas3parykinimas">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinisspalvinimas4parykinimas">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinisspalvinimas5parykinimas">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinisspalvinimas6parykinimas">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinissraas">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinissraas1parykinimas">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinissraas2parykinimas">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinissraas3parykinimas">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinissraas4parykinimas">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinissraas5parykinimas">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinissraas6parykinimas">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinissraas">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinissraas1parykinimas">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinissraas2parykinimas">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinissraas3parykinimas">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinissraas4parykinimas">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinissraas5parykinimas">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinissraas6parykinimas">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinistinklelis">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinistinklelis1parykinimas">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinistinklelis2parykinimas">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinistinklelis3parykinimas">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinistinklelis4parykinimas">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinistinklelis5parykinimas">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1vidutinistinklelis6parykinimas">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinistinklelis">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinistinklelis1parykinimas">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinistinklelis2parykinimas">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinistinklelis3parykinimas">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinistinklelis4parykinimas">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinistinklelis5parykinimas">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2vidutinistinklelis6parykinimas">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="3vidutinistinklelis">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="3vidutinistinklelis1parykinimas">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="3vidutinistinklelis2parykinimas">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="3vidutinistinklelis3parykinimas">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="3vidutinistinklelis4parykinimas">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="3vidutinistinklelis5parykinimas">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="3vidutinistinklelis6parykinimas">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tamsussraas">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tamsussraas1parykinimas">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tamsussraas2parykinimas">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tamsussraas3parykinimas">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tamsussraas4parykinimas">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tamsussraas5parykinimas">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tamsussraas6parykinimas">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotasspalvinimas">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotasspalvinimas1parykinimas">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotasspalvinimas2parykinimas">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotasspalvinimas3parykinimas">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotasspalvinimas4parykinimas">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotasspalvinimas5parykinimas">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotasspalvinimas6parykinimas">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotassraas">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotassraas1parykinimas">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotassraas2parykinimas">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotassraas3parykinimas">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotassraas4parykinimas">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotassraas5parykinimas">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotassraas6parykinimas">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotastinklelis">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotastinklelis1parykinimas">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotastinklelis2parykinimas">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotastinklelis3parykinimas">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotastinklelis4parykinimas">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotastinklelis5parykinimas">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Spalvotastinklelis6parykinimas">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office tema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -6176,86 +15300,137 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99DBC552-F28A-4FCA-83E4-6173BE99BBE0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>5724</Words>
-  <Characters>3263</Characters>
+  <Words>6919</Words>
+  <Characters>3944</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Pavadinimas</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Hewlett-Packard Company</Company>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8970</CharactersWithSpaces>
+  <CharactersWithSpaces>10842</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>vartotojas</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>python-docx</dc:creator>
+  <cp:keywords/>
+  <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>